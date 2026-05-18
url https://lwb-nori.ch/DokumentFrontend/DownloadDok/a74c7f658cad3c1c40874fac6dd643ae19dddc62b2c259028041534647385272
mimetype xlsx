--- v0 (2026-04-07)
+++ v1 (2026-05-18)
@@ -21,53 +21,53 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\LWB\2026-2027 LWB\Übergreifendes\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{9B9D8933-E03B-435E-B034-87F1D0A85F3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7484209A-45A7-4778-B61D-C992435DA58A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="28350" windowHeight="17520" xr2:uid="{FABC974C-30FB-4F71-9FAA-4EB1FCBC7193}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FABC974C-30FB-4F71-9FAA-4EB1FCBC7193}"/>
   </bookViews>
   <sheets>
     <sheet name="Formular" sheetId="1" r:id="rId1"/>
     <sheet name="Kursliste gesamt" sheetId="15" r:id="rId2"/>
     <sheet name="Kanton" sheetId="16" state="hidden" r:id="rId3"/>
     <sheet name="Schulen" sheetId="5" state="hidden" r:id="rId4"/>
     <sheet name="NW" sheetId="9" state="hidden" r:id="rId5"/>
     <sheet name="OW" sheetId="8" state="hidden" r:id="rId6"/>
     <sheet name="UR" sheetId="4" state="hidden" r:id="rId7"/>
     <sheet name="LU" sheetId="11" state="hidden" r:id="rId8"/>
     <sheet name="SZ" sheetId="10" state="hidden" r:id="rId9"/>
     <sheet name="ZG" sheetId="12" state="hidden" r:id="rId10"/>
     <sheet name="Zusammenfassung" sheetId="3" state="hidden" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Formular!$A$11:$G$24</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Kursliste gesamt'!$A$8:$G$270</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">LU!$A$2:$M$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">NW!$A$2:$M$80</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">OW!$A$2:$H$78</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">UR!$A$1:$E$63</definedName>
     <definedName name="D_LU">LU!$A$2:$A$41</definedName>
     <definedName name="D_NW">NW!$A$2:$A$100</definedName>
     <definedName name="D_OW">OW!$A$2:$A$103</definedName>
     <definedName name="D_SZ">SZ!$A$2:$A$49</definedName>
@@ -79,51 +79,52 @@
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="LWB Anmeldung" guid="{E69C0705-7192-4773-BF95-9666703BF23E}" maximized="1" windowWidth="1916" windowHeight="865" activeSheetId="3"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G247" i="15" l="1"/>
+  <c r="D41" i="9" l="1"/>
+  <c r="G247" i="15"/>
   <c r="G143" i="15"/>
   <c r="G99" i="15"/>
   <c r="G100" i="15"/>
   <c r="G101" i="15"/>
   <c r="G102" i="15"/>
   <c r="G103" i="15"/>
   <c r="G104" i="15"/>
   <c r="G105" i="15"/>
   <c r="G98" i="15"/>
   <c r="G86" i="15"/>
   <c r="G80" i="15"/>
   <c r="G11" i="15"/>
   <c r="G201" i="15"/>
   <c r="B4" i="12"/>
   <c r="C4" i="12"/>
   <c r="D4" i="12"/>
   <c r="E4" i="12"/>
   <c r="F4" i="12"/>
   <c r="B5" i="12"/>
   <c r="C5" i="12"/>
   <c r="D5" i="12"/>
   <c r="E5" i="12"/>
   <c r="F5" i="12"/>
   <c r="B6" i="12"/>
   <c r="C6" i="12"/>
@@ -1761,51 +1762,50 @@
   <c r="D64" i="9"/>
   <c r="D61" i="9"/>
   <c r="D58" i="9"/>
   <c r="B55" i="9"/>
   <c r="B52" i="9"/>
   <c r="B48" i="9"/>
   <c r="F41" i="9"/>
   <c r="D38" i="9"/>
   <c r="C35" i="9"/>
   <c r="E31" i="9"/>
   <c r="D27" i="9"/>
   <c r="B19" i="9"/>
   <c r="D13" i="9"/>
   <c r="F58" i="9"/>
   <c r="F5" i="9"/>
   <c r="F80" i="9"/>
   <c r="F77" i="9"/>
   <c r="F74" i="9"/>
   <c r="F70" i="9"/>
   <c r="D67" i="9"/>
   <c r="C64" i="9"/>
   <c r="C61" i="9"/>
   <c r="B58" i="9"/>
   <c r="F51" i="9"/>
   <c r="F44" i="9"/>
-  <c r="D41" i="9"/>
   <c r="C38" i="9"/>
   <c r="E34" i="9"/>
   <c r="D31" i="9"/>
   <c r="C27" i="9"/>
   <c r="F18" i="9"/>
   <c r="C13" i="9"/>
   <c r="C45" i="9"/>
   <c r="E5" i="9"/>
   <c r="F6" i="9"/>
   <c r="E80" i="9"/>
   <c r="E77" i="9"/>
   <c r="E74" i="9"/>
   <c r="D70" i="9"/>
   <c r="C67" i="9"/>
   <c r="B64" i="9"/>
   <c r="B61" i="9"/>
   <c r="F57" i="9"/>
   <c r="F54" i="9"/>
   <c r="E51" i="9"/>
   <c r="F47" i="9"/>
   <c r="F15" i="1" s="1"/>
   <c r="E44" i="9"/>
   <c r="C41" i="9"/>
   <c r="B38" i="9"/>
   <c r="D34" i="9"/>
@@ -3805,53 +3805,50 @@
   <si>
     <t>Z 2 + 3, Sek II</t>
   </si>
   <si>
     <t>26/35-104</t>
   </si>
   <si>
     <t>Wildtieren auf der Spur - mit dem Wildhüter unterwegs</t>
   </si>
   <si>
     <t>Sa 23.1.27, 08.00 - 12.00 Uhr</t>
   </si>
   <si>
     <t>26/35-105</t>
   </si>
   <si>
     <t>Wildbienen kennenlernen</t>
   </si>
   <si>
     <t>Mi 19.5.27, 13.30 - 17.00 Uhr</t>
   </si>
   <si>
     <t>26/35-106</t>
   </si>
   <si>
-    <t>Mo 24.5.27, 09.00 - 16.00 Uhr</t>
-[...1 lines deleted...]
-  <si>
     <t>26/35-107</t>
   </si>
   <si>
     <t>Einheimische Wiesenpflanzen kennenlernen</t>
   </si>
   <si>
     <t>Mi 26.5.27, 13.30 - 17.00 Uhr</t>
   </si>
   <si>
     <t>26/35-201</t>
   </si>
   <si>
     <t>Auf den Spuren der Wildtiere im Melchtal</t>
   </si>
   <si>
     <t>Mi 20.1.27, 14.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>26/35-202</t>
   </si>
   <si>
     <t>Menschen, die Geschichte schreiben: Team Niklaus &amp; Dorothee - das Rückgrat der Frühen Eidgenossenschaft?</t>
   </si>
   <si>
     <t>Sa 12.9.26, 08.30 - 16.00 Uhr</t>
@@ -5040,50 +5037,53 @@
     <t>Do 18.3.27, 17.0 - 20.00 Uhr</t>
   </si>
   <si>
     <t>Mi 24.6., 2.9., 21.10.26, Mi 27.1.27, 14.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>Mi 2.12.26, 14.00 - 17.00 Uhr; Do 14.1.27, 17.30 - 20.00 Uhr; Do 18.2.27, 17.30 - 20.00 Uhr</t>
   </si>
   <si>
     <t>Mi 24.2, 17.3.27, 16.30 - 18.30 Uhr</t>
   </si>
   <si>
     <t>Fr 28.8.26, 18.00 - 21.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr</t>
   </si>
   <si>
     <t>Mi 26.8.26, 13.30 - 17.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr; Sa 23.1.27, 08.30 - 16.00 Uhr</t>
   </si>
   <si>
     <t>Mi 4.11.26,  24.2., 24.3., 2.6.27, 14.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>Sa 31.10.26, 09.00 - 16.00 Uhr; Mo 16.11.,18.00 - 19.30 Uhr; Di 24.11.26, 18.00 - 19.30 Uhr; Mi 13.1.27, 14.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>6h individuelles E-Learining (Zeitraum: August - Oktober 26)</t>
+  </si>
+  <si>
+    <t>Sa 24.4.27, 09.00 - 16.00 Uhr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="000\ 000\ 00\ 00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -6033,140 +6033,140 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...38 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Komma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Link" xfId="2" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="60">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
@@ -7172,167 +7172,167 @@
       <c r="E1" s="132"/>
       <c r="F1" s="132"/>
       <c r="G1" s="132"/>
     </row>
     <row r="2" spans="1:9" ht="12" customHeight="1">
       <c r="E2" s="132"/>
       <c r="F2" s="132"/>
       <c r="G2" s="132"/>
     </row>
     <row r="3" spans="1:9" ht="18" customHeight="1">
       <c r="E3" s="132"/>
       <c r="F3" s="132"/>
       <c r="G3" s="132"/>
     </row>
     <row r="4" spans="1:9" s="14" customFormat="1" ht="20.45" customHeight="1">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
     </row>
     <row r="5" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A5" s="182" t="s">
+      <c r="A5" s="170" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="182"/>
-[...6 lines deleted...]
-      <c r="G5" s="188"/>
+      <c r="B5" s="170"/>
+      <c r="C5" s="171"/>
+      <c r="D5" s="175" t="s">
+        <v>863</v>
+      </c>
+      <c r="E5" s="176"/>
+      <c r="F5" s="176"/>
+      <c r="G5" s="176"/>
       <c r="H5" s="19"/>
     </row>
     <row r="6" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
-      <c r="D6" s="187"/>
-[...2 lines deleted...]
-      <c r="G6" s="188"/>
+      <c r="D6" s="175"/>
+      <c r="E6" s="176"/>
+      <c r="F6" s="176"/>
+      <c r="G6" s="176"/>
       <c r="H6" s="19"/>
     </row>
     <row r="7" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
-      <c r="D7" s="187"/>
-[...2 lines deleted...]
-      <c r="G7" s="188"/>
+      <c r="D7" s="175"/>
+      <c r="E7" s="176"/>
+      <c r="F7" s="176"/>
+      <c r="G7" s="176"/>
       <c r="H7" s="19"/>
     </row>
     <row r="8" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="23"/>
-      <c r="D8" s="187"/>
-[...2 lines deleted...]
-      <c r="G8" s="188"/>
+      <c r="D8" s="175"/>
+      <c r="E8" s="176"/>
+      <c r="F8" s="176"/>
+      <c r="G8" s="176"/>
       <c r="H8" s="19"/>
     </row>
     <row r="9" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="115" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="187"/>
-[...2 lines deleted...]
-      <c r="G9" s="188"/>
+      <c r="D9" s="175"/>
+      <c r="E9" s="176"/>
+      <c r="F9" s="176"/>
+      <c r="G9" s="176"/>
       <c r="H9" s="19"/>
     </row>
     <row r="10" spans="1:9" s="14" customFormat="1" ht="8.25" customHeight="1">
-      <c r="A10" s="181"/>
-[...1 lines deleted...]
-      <c r="C10" s="181"/>
+      <c r="A10" s="169"/>
+      <c r="B10" s="169"/>
+      <c r="C10" s="169"/>
       <c r="D10" s="116"/>
       <c r="H10" s="19"/>
     </row>
     <row r="11" spans="1:9" s="14" customFormat="1" ht="19.5" customHeight="1">
       <c r="A11" s="151" t="s">
         <v>181</v>
       </c>
       <c r="B11" s="130"/>
       <c r="C11" s="130"/>
       <c r="D11" s="130"/>
       <c r="E11" s="130"/>
       <c r="F11" s="130"/>
       <c r="G11" s="130"/>
       <c r="H11" s="19"/>
     </row>
     <row r="12" spans="1:9" s="14" customFormat="1" ht="31.7" customHeight="1">
-      <c r="A12" s="185" t="s">
+      <c r="A12" s="173" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="185"/>
-[...3 lines deleted...]
-      <c r="F12" s="186"/>
+      <c r="B12" s="173"/>
+      <c r="C12" s="173"/>
+      <c r="D12" s="173"/>
+      <c r="E12" s="173"/>
+      <c r="F12" s="174"/>
       <c r="G12" s="30" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="19"/>
     </row>
     <row r="13" spans="1:9" ht="24" customHeight="1">
       <c r="A13" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="28" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="H13" s="19"/>
     </row>
     <row r="14" spans="1:9" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>176</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C14" s="32" t="str">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$D$131,3,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$D$124,3,0),IF($A14="NW",VLOOKUP($B14,NW!$A$1:$C$123,3,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$D$83,3,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$D$89,3,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$D$99,3,0),""))))))</f>
         <v/>
       </c>
       <c r="D14" s="32" t="str">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$F$131,4,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$G$124,4,0),IF(A14="NW",VLOOKUP(B14,NW!$A$1:$E$123,4,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$E$83,4,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$E$89,4,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$F$99,4,0),""))))))</f>
         <v/>
       </c>
       <c r="E14" s="32" t="str">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$H$127,5,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$G$121,5,0),IF($A14="NW",VLOOKUP($B14,NW!$A$1:$G$124,5,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$H$135,5,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$H$134,5,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$H$149,5,0),""))))))</f>
         <v/>
       </c>
       <c r="F14" s="59" t="str">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$H$127,6,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$G$121,6,0),IF($A14="NW",VLOOKUP($B14,NW!$A$1:$G$124,6,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$H$135,6,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$H$134,6,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$H$149,6,0),""))))))</f>
         <v/>
@@ -7610,79 +7610,79 @@
       <c r="G23" s="33" t="str">
         <f>IF($A23="UR",VLOOKUP($B23,UR!$A$1:$H$127,7,0),IF($A23="OW",VLOOKUP($B23,OW!$A$1:$G$121,7,0),IF($A23="NW",VLOOKUP($B23,NW!$A$1:$G$124,7,0),IF($A23="SZ",VLOOKUP($B23,SZ!$A$1:$H$135,7,0),IF($A23="LU",VLOOKUP($B23,LU!$A$1:$H$134,7,0),IF($A23="ZG",VLOOKUP($B23,ZG!$A$1:$H$149,7,0),""))))))</f>
         <v/>
       </c>
       <c r="H23" s="81"/>
       <c r="I23" s="81"/>
     </row>
     <row r="24" spans="1:9" ht="17.45" customHeight="1">
       <c r="A24" s="12"/>
       <c r="B24" s="136"/>
       <c r="C24" s="137"/>
       <c r="D24" s="138" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="138"/>
       <c r="F24" s="139">
         <f>SUM(F14:F23)</f>
         <v>0</v>
       </c>
       <c r="G24" s="140">
         <f>SUM(G14:G23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="17.45" customHeight="1">
-      <c r="C25" s="184"/>
-[...3 lines deleted...]
-      <c r="G25" s="184"/>
+      <c r="C25" s="172"/>
+      <c r="D25" s="172"/>
+      <c r="E25" s="172"/>
+      <c r="F25" s="172"/>
+      <c r="G25" s="172"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
     </row>
     <row r="26" spans="1:9" ht="23.25" customHeight="1">
-      <c r="A26" s="190" t="s">
+      <c r="A26" s="165" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="191"/>
-[...4 lines deleted...]
-      <c r="G26" s="191"/>
+      <c r="B26" s="166"/>
+      <c r="C26" s="166"/>
+      <c r="D26" s="166"/>
+      <c r="E26" s="166"/>
+      <c r="F26" s="166"/>
+      <c r="G26" s="166"/>
       <c r="H26" s="82"/>
     </row>
     <row r="27" spans="1:9" ht="39" customHeight="1">
-      <c r="A27" s="189" t="s">
+      <c r="A27" s="164" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="189"/>
-[...3 lines deleted...]
-      <c r="F27" s="189"/>
+      <c r="B27" s="164"/>
+      <c r="C27" s="164"/>
+      <c r="D27" s="164"/>
+      <c r="E27" s="164"/>
+      <c r="F27" s="164"/>
       <c r="G27" s="60" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="82"/>
     </row>
     <row r="28" spans="1:9" ht="19.5" customHeight="1">
       <c r="A28" s="134" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="134" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="134" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="134" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="134"/>
       <c r="F28" s="135" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="134" t="s">
         <v>178</v>
       </c>
@@ -7717,122 +7717,122 @@
       <c r="F31" s="31"/>
       <c r="G31" s="16"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:9" s="14" customFormat="1" ht="27.2" customHeight="1">
       <c r="A32" s="15"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="31"/>
       <c r="G32" s="16"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:11" s="14" customFormat="1" ht="27.2" customHeight="1">
       <c r="A33" s="15"/>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="31"/>
       <c r="G33" s="17"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:11" s="14" customFormat="1" ht="17.45" customHeight="1">
-      <c r="B34" s="170" t="s">
+      <c r="B34" s="183" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="171"/>
-[...1 lines deleted...]
-      <c r="E34" s="172"/>
+      <c r="C34" s="184"/>
+      <c r="D34" s="184"/>
+      <c r="E34" s="185"/>
       <c r="F34" s="141">
         <f>SUM(F29:F33)</f>
         <v>0</v>
       </c>
       <c r="G34" s="142">
         <f>SUM(G29:G33)</f>
         <v>0</v>
       </c>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:11" s="14" customFormat="1"/>
     <row r="36" spans="1:11" s="14" customFormat="1" ht="17.45" customHeight="1">
-      <c r="C36" s="178" t="s">
+      <c r="C36" s="191" t="s">
         <v>20</v>
       </c>
-      <c r="D36" s="179"/>
-      <c r="E36" s="180"/>
+      <c r="D36" s="192"/>
+      <c r="E36" s="193"/>
       <c r="F36" s="43">
         <f>SUM(F24,F34)</f>
         <v>0</v>
       </c>
       <c r="G36" s="44">
         <f>SUM(G24,G34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" s="14" customFormat="1" ht="13.7" customHeight="1">
       <c r="C37" s="133"/>
       <c r="D37" s="133"/>
       <c r="E37" s="133"/>
       <c r="F37" s="133"/>
       <c r="G37" s="133"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
     </row>
     <row r="38" spans="1:11" s="14" customFormat="1" ht="13.7" customHeight="1">
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
     </row>
     <row r="39" spans="1:11" s="14" customFormat="1" ht="22.7" customHeight="1">
-      <c r="A39" s="192" t="s">
+      <c r="A39" s="167" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="193"/>
-[...4 lines deleted...]
-      <c r="G39" s="193"/>
+      <c r="B39" s="168"/>
+      <c r="C39" s="168"/>
+      <c r="D39" s="168"/>
+      <c r="E39" s="168"/>
+      <c r="F39" s="168"/>
+      <c r="G39" s="168"/>
       <c r="H39" s="18"/>
     </row>
     <row r="40" spans="1:11" s="14" customFormat="1" ht="22.7" customHeight="1">
-      <c r="A40" s="176"/>
-[...4 lines deleted...]
-      <c r="F40" s="177"/>
+      <c r="A40" s="189"/>
+      <c r="B40" s="189"/>
+      <c r="C40" s="189"/>
+      <c r="D40" s="189"/>
+      <c r="E40" s="189"/>
+      <c r="F40" s="190"/>
       <c r="G40" s="34"/>
       <c r="H40" s="18"/>
     </row>
     <row r="41" spans="1:11" s="14" customFormat="1" ht="19.5" customHeight="1">
       <c r="A41" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="41"/>
       <c r="D41" s="39" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="39" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>178</v>
       </c>
       <c r="H41" s="18"/>
     </row>
@@ -7856,138 +7856,138 @@
       <c r="G43" s="16"/>
       <c r="H43" s="18"/>
     </row>
     <row r="44" spans="1:11" s="14" customFormat="1" ht="27.2" customHeight="1">
       <c r="A44" s="15"/>
       <c r="B44" s="38"/>
       <c r="C44" s="37"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="31"/>
       <c r="G44" s="16"/>
       <c r="H44" s="18"/>
     </row>
     <row r="45" spans="1:11" ht="27.2" customHeight="1">
       <c r="A45" s="15"/>
       <c r="B45" s="38"/>
       <c r="C45" s="37"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="31"/>
       <c r="G45" s="16"/>
       <c r="H45" s="18"/>
     </row>
     <row r="46" spans="1:11" ht="12" customHeight="1">
       <c r="A46" s="14"/>
-      <c r="B46" s="164" t="s">
+      <c r="B46" s="177" t="s">
         <v>23</v>
       </c>
-      <c r="C46" s="165"/>
-[...1 lines deleted...]
-      <c r="E46" s="166"/>
+      <c r="C46" s="178"/>
+      <c r="D46" s="178"/>
+      <c r="E46" s="179"/>
       <c r="F46" s="143">
         <f>SUM(F42:F45)</f>
         <v>0</v>
       </c>
       <c r="G46" s="144">
         <f>SUM(G42:G45)</f>
         <v>0</v>
       </c>
       <c r="H46" s="18"/>
     </row>
     <row r="47" spans="1:11">
       <c r="H47" s="18"/>
     </row>
     <row r="48" spans="1:11" ht="16.5" customHeight="1">
-      <c r="C48" s="167" t="s">
+      <c r="C48" s="180" t="s">
         <v>20</v>
       </c>
-      <c r="D48" s="168"/>
-      <c r="E48" s="169"/>
+      <c r="D48" s="181"/>
+      <c r="E48" s="182"/>
       <c r="F48" s="45">
         <f>+F46+F36</f>
         <v>0</v>
       </c>
       <c r="H48" s="18"/>
     </row>
     <row r="49" spans="1:8" ht="16.5" customHeight="1">
-      <c r="C49" s="173" t="s">
-[...3 lines deleted...]
-      <c r="E49" s="175"/>
+      <c r="C49" s="186" t="s">
+        <v>864</v>
+      </c>
+      <c r="D49" s="187"/>
+      <c r="E49" s="188"/>
       <c r="F49" s="162"/>
       <c r="G49" s="163">
         <f>+G46+G36</f>
         <v>0</v>
       </c>
       <c r="H49" s="18"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="161"/>
       <c r="C52" s="52"/>
       <c r="D52" s="47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="C53" s="49"/>
       <c r="E53" s="48"/>
       <c r="F53" s="48"/>
       <c r="G53" s="48"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <customSheetViews>
     <customSheetView guid="{E69C0705-7192-4773-BF95-9666703BF23E}" showPageBreaks="1" view="pageBreakPreview" topLeftCell="A7">
       <selection activeCell="B34" sqref="B34"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
       <headerFooter>
         <oddHeader xml:space="preserve">&amp;L&amp;G&amp;C
 </oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="14">
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="C36:E36"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A39:G39"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="C25:G25"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="D5:G9"/>
-    <mergeCell ref="B46:E46"/>
-[...4 lines deleted...]
-    <mergeCell ref="C36:E36"/>
   </mergeCells>
   <conditionalFormatting sqref="A24">
     <cfRule type="containsText" dxfId="59" priority="2" operator="containsText" text="bitte wählen">
       <formula>NOT(ISERROR(SEARCH("bitte wählen",A24)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="818" yWindow="930" count="4">
     <dataValidation allowBlank="1" errorTitle="Ungültige Eingabe!" error="Bitte drücken Sie auf den Pfeil (rechts neben der Eingabezelle) und wählen Sie eine Eingabe aus der Liste." promptTitle="Hinweis" prompt="Sollte nicht der ganze Kurstitel resp. alle Kursdaten erscheinen, klicken Sie bitte ein zweites Mal auf die Kursnummer in der Auswahlliste. " sqref="C36 B24 B34 B46 C48:C49 D24:E24" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ungültige Eingabe!" error="Bitte drücken Sie auf den Pfeil (rechts neben der Eingabezelle) und wählen Sie eine Eingabe aus der Liste." sqref="A24" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Anmeldung</formula1>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>14611</formula1>
       <formula2>42370</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ungültige Eingabe!" error="Bitte drücken Sie auf den Pfeil (rechts neben der Eingabezelle) und wählen Sie eine Eingabe aus der Liste." promptTitle="Auswahl" prompt="Bitte auf Pfeil oben klicken um zur Auswahl zu gelangen" sqref="B14:B23" xr:uid="{D52AB339-EFC5-4FD1-99B8-EEE5B26E510A}">
       <formula1>IF(A14="NW",D_NW,IF(A14="OW",D_OW,IF(A14="UR",D_UR,IF(A14="LU",D_LU,IF(A14="SZ",D_SZ,IF(A14="ZG",D_ZG,0))))))</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="G12" r:id="rId2" display="Link lwb@ow.ch " xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="G27" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.57999999999999996" right="0.43307086614173229" top="0.41" bottom="0.27559055118110237" header="0.32" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId4"/>
@@ -8054,66 +8054,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="48">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>853</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>856</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>857</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="24.75">
       <c r="A3" s="113" t="s">
         <v>197</v>
       </c>
       <c r="B3" s="58" t="str">
@@ -9001,52 +9001,52 @@
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatRows="0"/>
   <customSheetViews>
     <customSheetView guid="{E69C0705-7192-4773-BF95-9666703BF23E}" scale="60" showPageBreaks="1" view="pageBreakPreview">
       <selection sqref="A1:N21"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G270"/>
   <sheetViews>
-    <sheetView topLeftCell="A251" workbookViewId="0">
-      <selection activeCell="C272" sqref="C272"/>
+    <sheetView topLeftCell="A111" workbookViewId="0">
+      <selection activeCell="D125" sqref="D125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="105" customWidth="1"/>
     <col min="2" max="2" width="4.85546875" style="51" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" style="35" customWidth="1"/>
     <col min="4" max="4" width="31.140625" style="35" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="35" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="51" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="72"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18">
       <c r="A1" s="102" t="s">
         <v>178</v>
       </c>
       <c r="B1" s="154"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="145"/>
       <c r="F1" s="146"/>
       <c r="G1" s="147" t="s">
         <v>177</v>
@@ -9114,116 +9114,116 @@
       <c r="D7" s="72"/>
       <c r="E7" s="72"/>
       <c r="F7" s="72"/>
       <c r="G7" s="72"/>
     </row>
     <row r="8" spans="1:7" ht="39.75" customHeight="1">
       <c r="A8" s="106" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C8" s="76" t="s">
         <v>68</v>
       </c>
       <c r="D8" s="76" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="76" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="74" t="s">
         <v>69</v>
       </c>
       <c r="G8" s="123" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="25.5">
       <c r="A9" s="107" t="s">
         <v>182</v>
       </c>
       <c r="B9" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="98" t="s">
         <v>183</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>184</v>
       </c>
       <c r="E9" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="158">
         <v>7</v>
       </c>
       <c r="G9" s="77">
         <f t="shared" ref="G9:G11" si="0">IF(B9="SZ",F9*22,IF(B9="ZG",F9*23,IF(B9="OW",F9*15,IF(B9="NW",F9*15,IF(B9="UR",F9*15,IF(B9="LU",F9*23,))))))</f>
         <v>161</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="25.5">
       <c r="A10" s="107" t="s">
         <v>185</v>
       </c>
       <c r="B10" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="53" t="s">
         <v>186</v>
       </c>
       <c r="D10" s="53" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="E10" s="119" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="158">
         <v>18</v>
       </c>
       <c r="G10" s="77">
         <f t="shared" si="0"/>
         <v>396</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="25.5">
       <c r="A11" s="107" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="B11" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="53" t="s">
+        <v>869</v>
+      </c>
+      <c r="D11" s="53" t="s">
         <v>870</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="E11" s="53" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F11" s="158">
         <v>30</v>
       </c>
       <c r="G11" s="77">
         <f t="shared" si="0"/>
         <v>660</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="25.5">
       <c r="A12" s="70" t="s">
         <v>187</v>
       </c>
       <c r="B12" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="98" t="s">
         <v>73</v>
       </c>
       <c r="D12" s="53" t="s">
         <v>188</v>
       </c>
       <c r="E12" s="98" t="s">
         <v>189</v>
       </c>
@@ -9413,123 +9413,123 @@
       <c r="D20" s="53" t="s">
         <v>208</v>
       </c>
       <c r="E20" s="98" t="s">
         <v>209</v>
       </c>
       <c r="F20" s="158">
         <v>3.5</v>
       </c>
       <c r="G20" s="77">
         <f t="shared" ref="G20:G81" si="3">IF(B20="SZ",F20*22,IF(B20="ZG",F20*23,IF(B20="OW",F20*15,IF(B20="NW",F20*15,IF(B20="UR",F20*15,IF(B20="LU",F20*23,))))))</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="25.5">
       <c r="A21" s="107" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="98" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="53" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="E21" s="98" t="s">
         <v>127</v>
       </c>
       <c r="F21" s="158">
         <v>8</v>
       </c>
       <c r="G21" s="77">
         <f t="shared" si="3"/>
         <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="25.5">
       <c r="A22" s="107" t="s">
         <v>211</v>
       </c>
       <c r="B22" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="98" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="53" t="s">
         <v>212</v>
       </c>
       <c r="E22" s="98" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="159">
         <v>12</v>
       </c>
       <c r="G22" s="77">
         <f t="shared" si="3"/>
         <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="12.75">
       <c r="A23" s="61" t="s">
         <v>213</v>
       </c>
       <c r="B23" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="98" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="53" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="E23" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F23" s="159">
         <v>4</v>
       </c>
       <c r="G23" s="77">
         <f t="shared" si="3"/>
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="12.75">
       <c r="A24" s="109" t="s">
         <v>214</v>
       </c>
       <c r="B24" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="98" t="s">
         <v>129</v>
       </c>
       <c r="D24" s="53" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="E24" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="158">
         <v>4</v>
       </c>
       <c r="G24" s="77">
         <f t="shared" si="3"/>
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="25.5">
       <c r="A25" s="70" t="s">
         <v>215</v>
       </c>
       <c r="B25" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="98" t="s">
         <v>216</v>
       </c>
       <c r="D25" s="53" t="s">
         <v>217</v>
       </c>
@@ -9605,123 +9605,123 @@
       <c r="D28" s="53" t="s">
         <v>226</v>
       </c>
       <c r="E28" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="159">
         <v>7</v>
       </c>
       <c r="G28" s="77">
         <f t="shared" si="3"/>
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="12.75">
       <c r="A29" s="108" t="s">
         <v>227</v>
       </c>
       <c r="B29" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="53" t="s">
         <v>228</v>
       </c>
       <c r="D29" s="53" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="E29" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="159">
         <v>5</v>
       </c>
       <c r="G29" s="77">
         <f t="shared" si="3"/>
         <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="38.25">
       <c r="A30" s="61" t="s">
         <v>229</v>
       </c>
       <c r="B30" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="53" t="s">
         <v>230</v>
       </c>
       <c r="D30" s="53" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="E30" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="158">
         <v>19</v>
       </c>
       <c r="G30" s="77">
         <f t="shared" si="3"/>
         <v>285</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="25.5">
       <c r="A31" s="61" t="s">
         <v>231</v>
       </c>
       <c r="B31" s="155" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="53" t="s">
         <v>232</v>
       </c>
       <c r="D31" s="53" t="s">
         <v>233</v>
       </c>
       <c r="E31" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F31" s="158">
         <v>3</v>
       </c>
       <c r="G31" s="77">
         <f t="shared" si="3"/>
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="26.25" customHeight="1">
       <c r="A32" s="70" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="53" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="53" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="E32" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F32" s="158">
         <v>6</v>
       </c>
       <c r="G32" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="25.5">
       <c r="A33" s="70" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="53" t="s">
         <v>236</v>
       </c>
       <c r="D33" s="53" t="s">
         <v>237</v>
       </c>
@@ -9797,51 +9797,51 @@
       <c r="D36" s="53" t="s">
         <v>247</v>
       </c>
       <c r="E36" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F36" s="159">
         <v>3</v>
       </c>
       <c r="G36" s="77">
         <f t="shared" si="3"/>
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="25.5">
       <c r="A37" s="109" t="s">
         <v>248</v>
       </c>
       <c r="B37" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="53" t="s">
         <v>249</v>
       </c>
       <c r="D37" s="53" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="E37" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F37" s="159">
         <v>3</v>
       </c>
       <c r="G37" s="77">
         <f t="shared" si="3"/>
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="38.25">
       <c r="A38" s="109" t="s">
         <v>250</v>
       </c>
       <c r="B38" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="53" t="s">
         <v>251</v>
       </c>
       <c r="D38" s="53" t="s">
         <v>252</v>
       </c>
@@ -10132,51 +10132,51 @@
       <c r="D50" s="119" t="s">
         <v>286</v>
       </c>
       <c r="E50" s="119" t="s">
         <v>61</v>
       </c>
       <c r="F50" s="159">
         <v>6</v>
       </c>
       <c r="G50" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="38.25">
       <c r="A51" s="107" t="s">
         <v>287</v>
       </c>
       <c r="B51" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C51" s="53" t="s">
         <v>288</v>
       </c>
       <c r="D51" s="53" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="E51" s="119" t="s">
         <v>61</v>
       </c>
       <c r="F51" s="159">
         <v>10.5</v>
       </c>
       <c r="G51" s="77">
         <f t="shared" si="3"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="12.75">
       <c r="A52" s="107" t="s">
         <v>289</v>
       </c>
       <c r="B52" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C52" s="53" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="119" t="s">
         <v>290</v>
       </c>
@@ -10227,51 +10227,51 @@
       </c>
       <c r="D54" s="53" t="s">
         <v>295</v>
       </c>
       <c r="E54" s="53" t="s">
         <v>88</v>
       </c>
       <c r="F54" s="160">
         <v>7</v>
       </c>
       <c r="G54" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="25.5">
       <c r="A55" s="107" t="s">
         <v>296</v>
       </c>
       <c r="B55" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C55" s="53" t="s">
         <v>297</v>
       </c>
       <c r="D55" s="53" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="E55" s="53" t="s">
         <v>174</v>
       </c>
       <c r="F55" s="158">
         <v>6</v>
       </c>
       <c r="G55" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="38.25">
       <c r="A56" s="107" t="s">
         <v>298</v>
       </c>
       <c r="B56" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C56" s="53" t="s">
         <v>299</v>
       </c>
       <c r="D56" s="53" t="s">
         <v>300</v>
       </c>
@@ -10371,51 +10371,51 @@
       <c r="D60" s="53" t="s">
         <v>315</v>
       </c>
       <c r="E60" s="53" t="s">
         <v>316</v>
       </c>
       <c r="F60" s="158">
         <v>6</v>
       </c>
       <c r="G60" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="25.5">
       <c r="A61" s="107" t="s">
         <v>317</v>
       </c>
       <c r="B61" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C61" s="53" t="s">
         <v>318</v>
       </c>
       <c r="D61" s="53" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="E61" s="53" t="s">
         <v>118</v>
       </c>
       <c r="F61" s="158">
         <v>8</v>
       </c>
       <c r="G61" s="77">
         <f t="shared" si="3"/>
         <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="12.75">
       <c r="A62" s="107" t="s">
         <v>319</v>
       </c>
       <c r="B62" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C62" s="53" t="s">
         <v>320</v>
       </c>
       <c r="D62" s="53" t="s">
         <v>321</v>
       </c>
@@ -10491,51 +10491,51 @@
       <c r="D65" s="53" t="s">
         <v>330</v>
       </c>
       <c r="E65" s="98" t="s">
         <v>331</v>
       </c>
       <c r="F65" s="158">
         <v>3.5</v>
       </c>
       <c r="G65" s="77">
         <f t="shared" si="3"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="38.25">
       <c r="A66" s="107" t="s">
         <v>332</v>
       </c>
       <c r="B66" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="53" t="s">
         <v>131</v>
       </c>
       <c r="D66" s="53" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="E66" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F66" s="158">
         <v>6.5</v>
       </c>
       <c r="G66" s="77">
         <f t="shared" si="3"/>
         <v>97.5</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="25.5">
       <c r="A67" s="107" t="s">
         <v>333</v>
       </c>
       <c r="B67" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="53" t="s">
         <v>334</v>
       </c>
       <c r="D67" s="53" t="s">
         <v>335</v>
       </c>
@@ -10587,99 +10587,99 @@
       <c r="D69" s="53" t="s">
         <v>340</v>
       </c>
       <c r="E69" s="98" t="s">
         <v>341</v>
       </c>
       <c r="F69" s="158">
         <v>3.5</v>
       </c>
       <c r="G69" s="77">
         <f t="shared" si="3"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="25.5">
       <c r="A70" s="107" t="s">
         <v>342</v>
       </c>
       <c r="B70" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C70" s="53" t="s">
         <v>173</v>
       </c>
       <c r="D70" s="53" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="E70" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F70" s="159">
         <v>10</v>
       </c>
       <c r="G70" s="77">
         <f t="shared" si="3"/>
         <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="25.5">
       <c r="A71" s="107" t="s">
         <v>343</v>
       </c>
       <c r="B71" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C71" s="53" t="s">
         <v>344</v>
       </c>
       <c r="D71" s="53" t="s">
         <v>345</v>
       </c>
       <c r="E71" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F71" s="159">
         <v>4</v>
       </c>
       <c r="G71" s="77">
         <f t="shared" si="3"/>
         <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="25.5">
       <c r="A72" s="107" t="s">
         <v>346</v>
       </c>
       <c r="B72" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C72" s="53" t="s">
         <v>95</v>
       </c>
       <c r="D72" s="53" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="E72" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F72" s="159">
         <v>9.5</v>
       </c>
       <c r="G72" s="77">
         <f t="shared" si="3"/>
         <v>142.5</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="25.5">
       <c r="A73" s="100" t="s">
         <v>347</v>
       </c>
       <c r="B73" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C73" s="53" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="53" t="s">
         <v>348</v>
       </c>
@@ -10779,99 +10779,99 @@
       <c r="D77" s="53" t="s">
         <v>358</v>
       </c>
       <c r="E77" s="98" t="s">
         <v>359</v>
       </c>
       <c r="F77" s="158">
         <v>6</v>
       </c>
       <c r="G77" s="77">
         <f t="shared" si="3"/>
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="25.5">
       <c r="A78" s="70" t="s">
         <v>360</v>
       </c>
       <c r="B78" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="53" t="s">
         <v>361</v>
       </c>
       <c r="D78" s="70" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="E78" s="98" t="s">
         <v>362</v>
       </c>
       <c r="F78" s="158">
         <v>9</v>
       </c>
       <c r="G78" s="77">
         <f t="shared" si="3"/>
         <v>198</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="12.75">
       <c r="A79" s="107" t="s">
         <v>363</v>
       </c>
       <c r="B79" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C79" s="53" t="s">
         <v>138</v>
       </c>
       <c r="D79" s="53" t="s">
         <v>364</v>
       </c>
       <c r="E79" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F79" s="158">
         <v>3</v>
       </c>
       <c r="G79" s="77">
         <f t="shared" si="3"/>
         <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="12.75">
       <c r="A80" s="70" t="s">
         <v>365</v>
       </c>
       <c r="B80" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C80" s="53" t="s">
         <v>366</v>
       </c>
       <c r="D80" s="53" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="E80" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F80" s="159">
         <v>3</v>
       </c>
       <c r="G80" s="77">
         <f t="shared" si="3"/>
         <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="25.5">
       <c r="A81" s="70" t="s">
         <v>367</v>
       </c>
       <c r="B81" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C81" s="53" t="s">
         <v>368</v>
       </c>
       <c r="D81" s="53" t="s">
         <v>369</v>
       </c>
@@ -10918,51 +10918,51 @@
       <c r="C83" s="53" t="s">
         <v>375</v>
       </c>
       <c r="D83" s="53" t="s">
         <v>376</v>
       </c>
       <c r="E83" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F83" s="159">
         <v>3</v>
       </c>
       <c r="G83" s="77">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="25.5">
       <c r="A84" s="107" t="s">
         <v>377</v>
       </c>
       <c r="B84" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C84" s="53" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D84" s="53" t="s">
         <v>378</v>
       </c>
       <c r="E84" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F84" s="159">
         <v>6</v>
       </c>
       <c r="G84" s="77">
         <f t="shared" si="4"/>
         <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="25.5">
       <c r="A85" s="107" t="s">
         <v>379</v>
       </c>
       <c r="B85" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C85" s="53" t="s">
         <v>380</v>
       </c>
@@ -11041,259 +11041,259 @@
       <c r="D88" s="53" t="s">
         <v>389</v>
       </c>
       <c r="E88" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F88" s="159">
         <v>7</v>
       </c>
       <c r="G88" s="77">
         <f t="shared" si="4"/>
         <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="25.5">
       <c r="A89" s="70" t="s">
         <v>390</v>
       </c>
       <c r="B89" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C89" s="53" t="s">
         <v>391</v>
       </c>
       <c r="D89" s="53" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E89" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F89" s="159">
         <v>28</v>
       </c>
       <c r="G89" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="25.5">
       <c r="A90" s="70" t="s">
         <v>392</v>
       </c>
       <c r="B90" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C90" s="53" t="s">
         <v>393</v>
       </c>
       <c r="D90" s="53" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E90" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F90" s="158">
         <v>28</v>
       </c>
       <c r="G90" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="25.5">
       <c r="A91" s="107" t="s">
         <v>394</v>
       </c>
       <c r="B91" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C91" s="53" t="s">
         <v>395</v>
       </c>
       <c r="D91" s="53" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E91" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F91" s="159">
         <v>28</v>
       </c>
       <c r="G91" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="25.5">
       <c r="A92" s="108" t="s">
         <v>396</v>
       </c>
       <c r="B92" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="98" t="s">
         <v>397</v>
       </c>
       <c r="D92" s="53" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E92" s="98" t="s">
         <v>96</v>
       </c>
       <c r="F92" s="158">
         <v>28</v>
       </c>
       <c r="G92" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="25.5">
       <c r="A93" s="107" t="s">
         <v>398</v>
       </c>
       <c r="B93" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C93" s="98" t="s">
         <v>399</v>
       </c>
       <c r="D93" s="53" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E93" s="98" t="s">
         <v>96</v>
       </c>
       <c r="F93" s="158">
         <v>28</v>
       </c>
       <c r="G93" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="25.5">
       <c r="A94" s="107" t="s">
         <v>400</v>
       </c>
       <c r="B94" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C94" s="98" t="s">
         <v>401</v>
       </c>
       <c r="D94" s="53" t="s">
         <v>402</v>
       </c>
       <c r="E94" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F94" s="158">
         <v>6</v>
       </c>
       <c r="G94" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="25.5">
       <c r="A95" s="107" t="s">
         <v>403</v>
       </c>
       <c r="B95" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C95" s="98" t="s">
         <v>404</v>
       </c>
       <c r="D95" s="53" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E95" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F95" s="158">
         <v>28</v>
       </c>
       <c r="G95" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="25.5">
       <c r="A96" s="107" t="s">
         <v>405</v>
       </c>
       <c r="B96" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C96" s="98" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="D96" s="53" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="E96" s="98" t="s">
         <v>125</v>
       </c>
       <c r="F96" s="158">
         <v>12</v>
       </c>
       <c r="G96" s="77">
         <f>12*23</f>
         <v>276</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="25.5">
       <c r="A97" s="70" t="s">
         <v>406</v>
       </c>
       <c r="B97" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C97" s="98" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D97" s="53" t="s">
         <v>407</v>
       </c>
       <c r="E97" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F97" s="158">
         <v>19</v>
       </c>
       <c r="G97" s="77">
         <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="25.5">
       <c r="A98" s="107" t="s">
         <v>408</v>
       </c>
       <c r="B98" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C98" s="98" t="s">
         <v>409</v>
       </c>
       <c r="D98" s="53" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E98" s="98" t="s">
         <v>104</v>
       </c>
       <c r="F98" s="159">
         <v>7.5</v>
       </c>
       <c r="G98" s="77">
         <f t="shared" si="4"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="25.5">
       <c r="A99" s="107" t="s">
         <v>410</v>
       </c>
       <c r="B99" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C99" s="98" t="s">
         <v>141</v>
       </c>
       <c r="D99" s="53" t="s">
         <v>411</v>
       </c>
@@ -11534,51 +11534,51 @@
       <c r="C109" s="53" t="s">
         <v>440</v>
       </c>
       <c r="D109" s="53" t="s">
         <v>441</v>
       </c>
       <c r="E109" s="98" t="s">
         <v>442</v>
       </c>
       <c r="F109" s="158">
         <v>3</v>
       </c>
       <c r="G109" s="77">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="25.5">
       <c r="A110" s="70" t="s">
         <v>443</v>
       </c>
       <c r="B110" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C110" s="53" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="D110" s="53" t="s">
         <v>444</v>
       </c>
       <c r="E110" s="98" t="s">
         <v>144</v>
       </c>
       <c r="F110" s="158">
         <v>3</v>
       </c>
       <c r="G110" s="77">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="38.25">
       <c r="A111" s="70" t="s">
         <v>445</v>
       </c>
       <c r="B111" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C111" s="53" t="s">
         <v>446</v>
       </c>
@@ -11609,54 +11609,54 @@
       <c r="D112" s="53" t="s">
         <v>450</v>
       </c>
       <c r="E112" s="98" t="s">
         <v>451</v>
       </c>
       <c r="F112" s="159">
         <v>3.5</v>
       </c>
       <c r="G112" s="77">
         <f t="shared" si="4"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="25.5">
       <c r="A113" s="70" t="s">
         <v>452</v>
       </c>
       <c r="B113" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C113" s="53" t="s">
         <v>453</v>
       </c>
       <c r="D113" s="53" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="E113" s="98" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="F113" s="159">
         <v>5.5</v>
       </c>
       <c r="G113" s="77">
         <f t="shared" si="4"/>
         <v>82.5</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="25.5">
       <c r="A114" s="107" t="s">
         <v>454</v>
       </c>
       <c r="B114" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C114" s="53" t="s">
         <v>455</v>
       </c>
       <c r="D114" s="53" t="s">
         <v>456</v>
       </c>
       <c r="E114" s="98" t="s">
         <v>78</v>
       </c>
@@ -11774,54 +11774,54 @@
       <c r="C119" s="53" t="s">
         <v>469</v>
       </c>
       <c r="D119" s="53" t="s">
         <v>470</v>
       </c>
       <c r="E119" s="98" t="s">
         <v>97</v>
       </c>
       <c r="F119" s="159">
         <v>2</v>
       </c>
       <c r="G119" s="77">
         <f t="shared" si="4"/>
         <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="38.25">
       <c r="A120" s="108" t="s">
         <v>471</v>
       </c>
       <c r="B120" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C120" s="53" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="D120" s="53" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="E120" s="98" t="s">
         <v>98</v>
       </c>
       <c r="F120" s="71">
         <v>30</v>
       </c>
       <c r="G120" s="77">
         <v>2800</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="25.5">
       <c r="A121" s="70" t="s">
         <v>472</v>
       </c>
       <c r="B121" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C121" s="53" t="s">
         <v>473</v>
       </c>
       <c r="D121" s="53" t="s">
         <v>474</v>
       </c>
       <c r="E121" s="98" t="s">
@@ -12160,3266 +12160,3266 @@
       <c r="D135" s="53" t="s">
         <v>516</v>
       </c>
       <c r="E135" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F135" s="159">
         <v>3.5</v>
       </c>
       <c r="G135" s="77">
         <f t="shared" si="4"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="12.75">
       <c r="A136" s="107" t="s">
         <v>517</v>
       </c>
       <c r="B136" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C136" s="53" t="s">
         <v>149</v>
       </c>
       <c r="D136" s="53" t="s">
-        <v>518</v>
+        <v>918</v>
       </c>
       <c r="E136" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F136" s="159">
         <v>7</v>
       </c>
       <c r="G136" s="77">
         <f t="shared" si="4"/>
         <v>105</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="12.75">
       <c r="A137" s="107" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B137" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C137" s="53" t="s">
+        <v>519</v>
+      </c>
+      <c r="D137" s="53" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="E137" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F137" s="159">
         <v>3.5</v>
       </c>
       <c r="G137" s="77">
         <f t="shared" si="4"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="12.75">
       <c r="A138" s="107" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B138" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C138" s="53" t="s">
+        <v>522</v>
+      </c>
+      <c r="D138" s="53" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="E138" s="98" t="s">
         <v>86</v>
       </c>
       <c r="F138" s="78">
         <v>3</v>
       </c>
       <c r="G138" s="77">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="38.25">
       <c r="A139" s="70" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B139" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C139" s="53" t="s">
+        <v>525</v>
+      </c>
+      <c r="D139" s="53" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="E139" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F139" s="158">
         <v>6</v>
       </c>
       <c r="G139" s="77">
         <f t="shared" ref="G139:G202" si="5">IF(B139="SZ",F139*22,IF(B139="ZG",F139*23,IF(B139="OW",F139*15,IF(B139="NW",F139*15,IF(B139="UR",F139*15,IF(B139="LU",F139*23,))))))</f>
         <v>90</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="25.5">
       <c r="A140" s="70" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B140" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C140" s="53" t="s">
+        <v>528</v>
+      </c>
+      <c r="D140" s="53" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="E140" s="98" t="s">
         <v>96</v>
       </c>
       <c r="F140" s="159">
         <v>3</v>
       </c>
       <c r="G140" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="12.75">
       <c r="A141" s="70" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B141" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C141" s="53" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D141" s="53" t="s">
         <v>300</v>
       </c>
       <c r="E141" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F141" s="159">
         <v>3.5</v>
       </c>
       <c r="G141" s="77">
         <f t="shared" si="5"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="142" spans="1:7" ht="25.5">
       <c r="A142" s="107" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B142" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C142" s="53" t="s">
+        <v>533</v>
+      </c>
+      <c r="D142" s="53" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="E142" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F142" s="158">
         <v>6</v>
       </c>
       <c r="G142" s="77">
         <f t="shared" si="5"/>
         <v>90</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="12.75">
       <c r="A143" s="107" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B143" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C143" s="53" t="s">
+        <v>536</v>
+      </c>
+      <c r="D143" s="53" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
       <c r="E143" s="98" t="s">
         <v>86</v>
       </c>
       <c r="F143" s="159">
         <v>1</v>
       </c>
       <c r="G143" s="77">
         <f t="shared" si="5"/>
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="25.5">
       <c r="A144" s="107" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B144" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C144" s="53" t="s">
+        <v>539</v>
+      </c>
+      <c r="D144" s="53" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="E144" s="98" t="s">
         <v>86</v>
       </c>
       <c r="F144" s="159">
         <v>1.5</v>
       </c>
       <c r="G144" s="77">
         <f t="shared" si="5"/>
         <v>22.5</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="12.75">
       <c r="A145" s="70" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B145" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C145" s="53" t="s">
+        <v>542</v>
+      </c>
+      <c r="D145" s="53" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="E145" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F145" s="158">
         <v>3</v>
       </c>
       <c r="G145" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="146" spans="1:7" ht="25.5">
       <c r="A146" s="107" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B146" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C146" s="53" t="s">
+        <v>545</v>
+      </c>
+      <c r="D146" s="53" t="s">
         <v>546</v>
       </c>
-      <c r="D146" s="53" t="s">
+      <c r="E146" s="98" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F146" s="158">
         <v>4</v>
       </c>
       <c r="G146" s="77">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="12.75">
       <c r="A147" s="107" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B147" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C147" s="53" t="s">
         <v>103</v>
       </c>
       <c r="D147" s="53" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="E147" s="98" t="s">
         <v>97</v>
       </c>
       <c r="F147" s="159">
         <v>4</v>
       </c>
       <c r="G147" s="77">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="12.75">
       <c r="A148" s="100" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B148" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C148" s="53" t="s">
         <v>150</v>
       </c>
       <c r="D148" s="53" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="E148" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F148" s="160">
         <v>5</v>
       </c>
       <c r="G148" s="77">
         <f t="shared" si="5"/>
         <v>75</v>
       </c>
     </row>
     <row r="149" spans="1:7" ht="12.75">
       <c r="A149" s="107" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B149" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C149" s="53" t="s">
+        <v>553</v>
+      </c>
+      <c r="D149" s="53" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="E149" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F149" s="159">
         <v>3.5</v>
       </c>
       <c r="G149" s="77">
         <f t="shared" si="5"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="150" spans="1:7" ht="25.5">
       <c r="A150" s="107" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B150" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C150" s="53" t="s">
+        <v>556</v>
+      </c>
+      <c r="D150" s="53" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="E150" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F150" s="159">
         <v>6</v>
       </c>
       <c r="G150" s="77">
         <f t="shared" si="5"/>
         <v>90</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="25.5">
       <c r="A151" s="70" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B151" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C151" s="53" t="s">
+        <v>559</v>
+      </c>
+      <c r="D151" s="53" t="s">
         <v>560</v>
       </c>
-      <c r="D151" s="53" t="s">
+      <c r="E151" s="98" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F151" s="159">
         <v>4</v>
       </c>
       <c r="G151" s="77">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:7" ht="25.5">
       <c r="A152" s="100" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B152" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C152" s="53" t="s">
+        <v>563</v>
+      </c>
+      <c r="D152" s="53" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="E152" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F152" s="160">
         <v>4</v>
       </c>
       <c r="G152" s="77">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="38.25">
       <c r="A153" s="100" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B153" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C153" s="53" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="D153" s="53" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="E153" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F153" s="160">
         <v>6.5</v>
       </c>
       <c r="G153" s="77">
         <f t="shared" si="5"/>
         <v>97.5</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="12.75">
       <c r="A154" s="100" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B154" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C154" s="53" t="s">
+        <v>568</v>
+      </c>
+      <c r="D154" s="53" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E154" s="53" t="s">
         <v>107</v>
       </c>
       <c r="F154" s="160">
         <v>6</v>
       </c>
       <c r="G154" s="77">
         <f t="shared" si="5"/>
         <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="25.5">
       <c r="A155" s="100" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B155" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C155" s="53" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D155" s="53" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="E155" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F155" s="160">
         <v>9.75</v>
       </c>
       <c r="G155" s="77">
         <f t="shared" si="5"/>
         <v>146.25</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="12.75">
       <c r="A156" s="107" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B156" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C156" s="53" t="s">
+        <v>573</v>
+      </c>
+      <c r="D156" s="53" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="E156" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F156" s="159">
         <v>1.75</v>
       </c>
       <c r="G156" s="77">
         <f t="shared" si="5"/>
         <v>26.25</v>
       </c>
     </row>
     <row r="157" spans="1:7" ht="12.75">
       <c r="A157" s="100" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B157" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C157" s="53" t="s">
         <v>101</v>
       </c>
       <c r="D157" s="53" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="E157" s="53" t="s">
         <v>102</v>
       </c>
       <c r="F157" s="160">
         <v>3.5</v>
       </c>
       <c r="G157" s="77">
         <f t="shared" si="5"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="25.5">
       <c r="A158" s="70" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B158" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C158" s="53" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D158" s="53" t="s">
         <v>501</v>
       </c>
       <c r="E158" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F158" s="159">
         <v>8.5</v>
       </c>
       <c r="G158" s="77">
         <f t="shared" si="5"/>
         <v>127.5</v>
       </c>
     </row>
     <row r="159" spans="1:7" ht="25.5">
       <c r="A159" s="100" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B159" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C159" s="53" t="s">
+        <v>580</v>
+      </c>
+      <c r="D159" s="53" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="E159" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F159" s="160">
         <v>6</v>
       </c>
       <c r="G159" s="77">
         <f t="shared" si="5"/>
         <v>90</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="25.5">
       <c r="A160" s="100" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B160" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C160" s="53" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D160" s="53" t="s">
         <v>226</v>
       </c>
       <c r="E160" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F160" s="160">
         <v>8.5</v>
       </c>
       <c r="G160" s="77">
         <f t="shared" si="5"/>
         <v>127.5</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="25.5">
       <c r="A161" s="100" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="B161" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C161" s="53" t="s">
+        <v>585</v>
+      </c>
+      <c r="D161" s="53" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E161" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F161" s="160">
         <v>5</v>
       </c>
       <c r="G161" s="77">
         <f t="shared" si="5"/>
         <v>75</v>
       </c>
     </row>
     <row r="162" spans="1:7" ht="25.5">
       <c r="A162" s="100" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B162" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C162" s="53" t="s">
+        <v>588</v>
+      </c>
+      <c r="D162" s="53" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="E162" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F162" s="160">
         <v>8.5</v>
       </c>
       <c r="G162" s="77">
         <f t="shared" si="5"/>
         <v>127.5</v>
       </c>
     </row>
     <row r="163" spans="1:7" ht="12.75">
       <c r="A163" s="107" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B163" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C163" s="53" t="s">
+        <v>591</v>
+      </c>
+      <c r="D163" s="53" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="E163" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F163" s="159">
         <v>2</v>
       </c>
       <c r="G163" s="77">
         <f t="shared" si="5"/>
         <v>30</v>
       </c>
     </row>
     <row r="164" spans="1:7" ht="25.5">
       <c r="A164" s="100" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B164" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C164" s="53" t="s">
         <v>153</v>
       </c>
       <c r="D164" s="53" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="E164" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F164" s="160">
         <v>7</v>
       </c>
       <c r="G164" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="165" spans="1:7" ht="25.5">
       <c r="A165" s="100" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B165" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C165" s="53" t="s">
+        <v>596</v>
+      </c>
+      <c r="D165" s="53" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="E165" s="53" t="s">
         <v>104</v>
       </c>
       <c r="F165" s="160">
         <v>3</v>
       </c>
       <c r="G165" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="166" spans="1:7" ht="25.5">
       <c r="A166" s="100" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="B166" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C166" s="53" t="s">
+        <v>599</v>
+      </c>
+      <c r="D166" s="53" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="E166" s="53" t="s">
         <v>104</v>
       </c>
       <c r="F166" s="160">
         <v>3</v>
       </c>
       <c r="G166" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="12.75">
       <c r="A167" s="100" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B167" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C167" s="53" t="s">
+        <v>602</v>
+      </c>
+      <c r="D167" s="53" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="E167" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F167" s="160">
         <v>6</v>
       </c>
       <c r="G167" s="77">
         <f t="shared" si="5"/>
         <v>138</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="25.5">
       <c r="A168" s="100" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B168" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C168" s="53" t="s">
+        <v>605</v>
+      </c>
+      <c r="D168" s="53" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="E168" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F168" s="160">
         <v>8</v>
       </c>
       <c r="G168" s="77">
         <f t="shared" si="5"/>
         <v>184</v>
       </c>
     </row>
     <row r="169" spans="1:7" ht="38.25">
       <c r="A169" s="100" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B169" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C169" s="53" t="s">
+        <v>608</v>
+      </c>
+      <c r="D169" s="53" t="s">
         <v>609</v>
       </c>
-      <c r="D169" s="53" t="s">
+      <c r="E169" s="53" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="F169" s="160">
         <v>14</v>
       </c>
       <c r="G169" s="77">
         <f t="shared" si="5"/>
         <v>322</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="12.75">
       <c r="A170" s="100" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B170" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C170" s="53" t="s">
+        <v>612</v>
+      </c>
+      <c r="D170" s="53" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="E170" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F170" s="160">
         <v>7</v>
       </c>
       <c r="G170" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="12.75">
       <c r="A171" s="100" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B171" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C171" s="53" t="s">
         <v>106</v>
       </c>
       <c r="D171" s="53" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="E171" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F171" s="160">
         <v>7</v>
       </c>
       <c r="G171" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="12.75">
       <c r="A172" s="100" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B172" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C172" s="53" t="s">
+        <v>617</v>
+      </c>
+      <c r="D172" s="53" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="E172" s="53" t="s">
         <v>100</v>
       </c>
       <c r="F172" s="160">
         <v>7</v>
       </c>
       <c r="G172" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="12.75">
       <c r="A173" s="100" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B173" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C173" s="53" t="s">
+        <v>620</v>
+      </c>
+      <c r="D173" s="53" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="E173" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F173" s="160">
         <v>8</v>
       </c>
       <c r="G173" s="77">
         <f t="shared" si="5"/>
         <v>120</v>
       </c>
     </row>
     <row r="174" spans="1:7" ht="12.75">
       <c r="A174" s="100" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B174" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C174" s="53" t="s">
+        <v>623</v>
+      </c>
+      <c r="D174" s="53" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="E174" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F174" s="160">
         <v>7</v>
       </c>
       <c r="G174" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="25.5">
       <c r="A175" s="100" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="B175" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C175" s="53" t="s">
+        <v>626</v>
+      </c>
+      <c r="D175" s="53" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
       <c r="E175" s="53" t="s">
         <v>71</v>
       </c>
       <c r="F175" s="160">
         <v>2</v>
       </c>
       <c r="G175" s="77">
         <f t="shared" si="5"/>
         <v>30</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="12.75">
       <c r="A176" s="100" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B176" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C176" s="53" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="D176" s="53" t="s">
         <v>498</v>
       </c>
       <c r="E176" s="53" t="s">
         <v>156</v>
       </c>
       <c r="F176" s="160">
         <v>7</v>
       </c>
       <c r="G176" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="177" spans="1:7" ht="12.75">
       <c r="A177" s="100" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B177" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C177" s="53" t="s">
         <v>157</v>
       </c>
       <c r="D177" s="53" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="E177" s="53" t="s">
         <v>156</v>
       </c>
       <c r="F177" s="160">
         <v>7</v>
       </c>
       <c r="G177" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="178" spans="1:7" ht="25.5">
       <c r="A178" s="100" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B178" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C178" s="53" t="s">
         <v>155</v>
       </c>
       <c r="D178" s="53" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="E178" s="53" t="s">
         <v>156</v>
       </c>
       <c r="F178" s="160">
         <v>10.5</v>
       </c>
       <c r="G178" s="77">
         <f t="shared" si="5"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="25.5">
       <c r="A179" s="100" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B179" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C179" s="53" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="D179" s="53" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="E179" s="53" t="s">
         <v>510</v>
       </c>
       <c r="F179" s="160">
         <v>11</v>
       </c>
       <c r="G179" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="180" spans="1:7" ht="12.75">
       <c r="A180" s="100" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B180" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C180" s="53" t="s">
+        <v>636</v>
+      </c>
+      <c r="D180" s="53" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="E180" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F180" s="160">
         <v>16</v>
       </c>
       <c r="G180" s="77">
         <f t="shared" si="5"/>
         <v>240</v>
       </c>
     </row>
     <row r="181" spans="1:7" ht="12.75">
       <c r="A181" s="100" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B181" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C181" s="53" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D181" s="53" t="s">
         <v>295</v>
       </c>
       <c r="E181" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F181" s="160">
         <v>7.5</v>
       </c>
       <c r="G181" s="77">
         <f t="shared" si="5"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="182" spans="1:7" ht="25.5">
       <c r="A182" s="100" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B182" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C182" s="53" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="D182" s="53" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="E182" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F182" s="160">
         <v>11</v>
       </c>
       <c r="G182" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="183" spans="1:7" ht="25.5">
       <c r="A183" s="100" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B183" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C183" s="53" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D183" s="53" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="E183" s="53" t="s">
         <v>100</v>
       </c>
       <c r="F183" s="160">
         <v>10.5</v>
       </c>
       <c r="G183" s="77">
         <f t="shared" si="5"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="184" spans="1:7" ht="12.75">
       <c r="A184" s="100" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="B184" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C184" s="53" t="s">
+        <v>645</v>
+      </c>
+      <c r="D184" s="53" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="E184" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F184" s="160">
         <v>6</v>
       </c>
       <c r="G184" s="77">
         <f t="shared" si="5"/>
         <v>90</v>
       </c>
     </row>
     <row r="185" spans="1:7" ht="12.75">
       <c r="A185" s="100" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B185" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C185" s="53" t="s">
+        <v>648</v>
+      </c>
+      <c r="D185" s="53" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="E185" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F185" s="160">
         <v>4.5</v>
       </c>
       <c r="G185" s="77">
         <f t="shared" si="5"/>
         <v>67.5</v>
       </c>
     </row>
     <row r="186" spans="1:7" ht="25.5">
       <c r="A186" s="100" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="B186" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C186" s="53" t="s">
+        <v>651</v>
+      </c>
+      <c r="D186" s="53" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="E186" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F186" s="160">
         <v>6</v>
       </c>
       <c r="G186" s="77">
         <f t="shared" si="5"/>
         <v>90</v>
       </c>
     </row>
     <row r="187" spans="1:7" ht="25.5">
       <c r="A187" s="100" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="B187" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C187" s="53" t="s">
+        <v>654</v>
+      </c>
+      <c r="D187" s="53" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="E187" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F187" s="160">
         <v>7.5</v>
       </c>
       <c r="G187" s="77">
         <f t="shared" si="5"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="188" spans="1:7" ht="12.75">
       <c r="A188" s="100" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B188" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C188" s="53" t="s">
+        <v>657</v>
+      </c>
+      <c r="D188" s="53" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="E188" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F188" s="160">
         <v>4</v>
       </c>
       <c r="G188" s="77">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
     </row>
     <row r="189" spans="1:7" ht="12.75">
       <c r="A189" s="100" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B189" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C189" s="53" t="s">
         <v>108</v>
       </c>
       <c r="D189" s="53" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="E189" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F189" s="160">
         <v>4</v>
       </c>
       <c r="G189" s="77">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
     </row>
     <row r="190" spans="1:7" ht="25.5">
       <c r="A190" s="100" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B190" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C190" s="53" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="D190" s="53" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="E190" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F190" s="160">
         <v>9</v>
       </c>
       <c r="G190" s="77">
         <f t="shared" si="5"/>
         <v>135</v>
       </c>
     </row>
     <row r="191" spans="1:7" ht="12.75">
       <c r="A191" s="100" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B191" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C191" s="53" t="s">
         <v>158</v>
       </c>
       <c r="D191" s="53" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="E191" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F191" s="160">
         <v>7</v>
       </c>
       <c r="G191" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="192" spans="1:7" ht="25.5">
       <c r="A192" s="100" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B192" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C192" s="53" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D192" s="53" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="E192" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F192" s="160">
         <v>9.5</v>
       </c>
       <c r="G192" s="77">
         <f t="shared" si="5"/>
         <v>142.5</v>
       </c>
     </row>
     <row r="193" spans="1:7" ht="25.5">
       <c r="A193" s="100" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B193" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C193" s="53" t="s">
         <v>159</v>
       </c>
       <c r="D193" s="53" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E193" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F193" s="160">
         <v>10.5</v>
       </c>
       <c r="G193" s="77">
         <f t="shared" si="5"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="194" spans="1:7" ht="25.5">
       <c r="A194" s="100" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B194" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C194" s="53" t="s">
+        <v>669</v>
+      </c>
+      <c r="D194" s="53" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
       <c r="E194" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F194" s="160">
         <v>7</v>
       </c>
       <c r="G194" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="195" spans="1:7" ht="25.5">
       <c r="A195" s="100" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B195" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C195" s="53" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="D195" s="53" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="E195" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F195" s="160">
         <v>14</v>
       </c>
       <c r="G195" s="77">
         <f t="shared" si="5"/>
         <v>210</v>
       </c>
     </row>
     <row r="196" spans="1:7" ht="25.5">
       <c r="A196" s="100" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B196" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C196" s="53" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D196" s="53" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="E196" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F196" s="160">
         <v>14</v>
       </c>
       <c r="G196" s="77">
         <f t="shared" si="5"/>
         <v>210</v>
       </c>
     </row>
     <row r="197" spans="1:7" ht="25.5">
       <c r="A197" s="100" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B197" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C197" s="53" t="s">
+        <v>676</v>
+      </c>
+      <c r="D197" s="53" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="E197" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F197" s="160">
         <v>3</v>
       </c>
       <c r="G197" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="198" spans="1:7" ht="25.5">
       <c r="A198" s="100" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B198" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C198" s="53" t="s">
+        <v>679</v>
+      </c>
+      <c r="D198" s="53" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
       <c r="E198" s="53" t="s">
         <v>83</v>
       </c>
       <c r="F198" s="160">
         <v>3</v>
       </c>
       <c r="G198" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="199" spans="1:7" ht="38.25">
       <c r="A199" s="100" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B199" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C199" s="53" t="s">
+        <v>682</v>
+      </c>
+      <c r="D199" s="53" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="E199" s="53" t="s">
         <v>83</v>
       </c>
       <c r="F199" s="160">
         <v>3</v>
       </c>
       <c r="G199" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="200" spans="1:7" ht="38.25">
       <c r="A200" s="100" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B200" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C200" s="53" t="s">
         <v>110</v>
       </c>
       <c r="D200" s="53" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="E200" s="53" t="s">
         <v>111</v>
       </c>
       <c r="F200" s="160">
         <v>11</v>
       </c>
       <c r="G200" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="201" spans="1:7" ht="25.5">
       <c r="A201" s="100" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B201" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C201" s="53" t="s">
         <v>109</v>
       </c>
       <c r="D201" s="53" t="s">
         <v>441</v>
       </c>
       <c r="E201" s="53" t="s">
         <v>85</v>
       </c>
       <c r="F201" s="160">
         <v>3</v>
       </c>
       <c r="G201" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="202" spans="1:7" ht="38.25">
       <c r="A202" s="100" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B202" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C202" s="53" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="D202" s="53" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="E202" s="53" t="s">
         <v>111</v>
       </c>
       <c r="F202" s="160">
         <v>11</v>
       </c>
       <c r="G202" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="203" spans="1:7" ht="25.5">
       <c r="A203" s="100" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B203" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C203" s="53" t="s">
+        <v>689</v>
+      </c>
+      <c r="D203" s="53" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="E203" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F203" s="160">
         <v>2.5</v>
       </c>
       <c r="G203" s="77">
         <f t="shared" ref="G203:G259" si="6">IF(B203="SZ",F203*22,IF(B203="ZG",F203*23,IF(B203="OW",F203*15,IF(B203="NW",F203*15,IF(B203="UR",F203*15,IF(B203="LU",F203*23,))))))</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="204" spans="1:7" ht="25.5">
       <c r="A204" s="100" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="B204" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C204" s="53" t="s">
+        <v>692</v>
+      </c>
+      <c r="D204" s="53" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="E204" s="53" t="s">
         <v>70</v>
       </c>
       <c r="F204" s="160">
         <v>7</v>
       </c>
       <c r="G204" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="205" spans="1:7" ht="38.25">
       <c r="A205" s="100" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B205" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C205" s="53" t="s">
         <v>160</v>
       </c>
       <c r="D205" s="53" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="E205" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F205" s="160">
         <v>5</v>
       </c>
       <c r="G205" s="77">
         <v>600</v>
       </c>
     </row>
     <row r="206" spans="1:7" ht="25.5">
       <c r="A206" s="100" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B206" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C206" s="53" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="D206" s="53" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="E206" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F206" s="160">
         <v>8</v>
       </c>
       <c r="G206" s="77">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
     </row>
     <row r="207" spans="1:7" ht="12.75">
       <c r="A207" s="100" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B207" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C207" s="53" t="s">
+        <v>698</v>
+      </c>
+      <c r="D207" s="53" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="E207" s="53" t="s">
         <v>83</v>
       </c>
       <c r="F207" s="160">
         <v>3.5</v>
       </c>
       <c r="G207" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="208" spans="1:7" ht="12.75">
       <c r="A208" s="100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="B208" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C208" s="53" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="D208" s="53" t="s">
         <v>475</v>
       </c>
       <c r="E208" s="53" t="s">
         <v>83</v>
       </c>
       <c r="F208" s="160">
         <v>3.5</v>
       </c>
       <c r="G208" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="209" spans="1:7" ht="25.5">
       <c r="A209" s="100" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B209" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C209" s="53" t="s">
+        <v>703</v>
+      </c>
+      <c r="D209" s="53" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="E209" s="53" t="s">
         <v>112</v>
       </c>
       <c r="F209" s="160">
         <v>8</v>
       </c>
       <c r="G209" s="77">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
     </row>
     <row r="210" spans="1:7" ht="25.5">
       <c r="A210" s="100" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="B210" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C210" s="53" t="s">
+        <v>706</v>
+      </c>
+      <c r="D210" s="53" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="E210" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F210" s="160">
         <v>8.25</v>
       </c>
       <c r="G210" s="77">
         <f t="shared" si="6"/>
         <v>123.75</v>
       </c>
     </row>
     <row r="211" spans="1:7" ht="25.5">
       <c r="A211" s="100" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B211" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C211" s="53" t="s">
+        <v>709</v>
+      </c>
+      <c r="D211" s="53" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="E211" s="53" t="s">
         <v>112</v>
       </c>
       <c r="F211" s="160">
         <v>3.5</v>
       </c>
       <c r="G211" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="212" spans="1:7" ht="25.5">
       <c r="A212" s="100" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="B212" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C212" s="53" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="D212" s="53" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E212" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F212" s="160">
         <v>7</v>
       </c>
       <c r="G212" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="213" spans="1:7" ht="25.5">
       <c r="A213" s="100" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="B213" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C213" s="53" t="s">
         <v>113</v>
       </c>
       <c r="D213" s="53" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="E213" s="53" t="s">
         <v>112</v>
       </c>
       <c r="F213" s="160">
         <v>3.5</v>
       </c>
       <c r="G213" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="214" spans="1:7" ht="25.5">
       <c r="A214" s="100" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="B214" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C214" s="53" t="s">
         <v>114</v>
       </c>
       <c r="D214" s="53" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="E214" s="53" t="s">
         <v>112</v>
       </c>
       <c r="F214" s="160">
         <v>3.5</v>
       </c>
       <c r="G214" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="215" spans="1:7" ht="25.5">
       <c r="A215" s="100" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B215" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C215" s="53" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="D215" s="53" t="s">
         <v>203</v>
       </c>
       <c r="E215" s="53" t="s">
         <v>74</v>
       </c>
       <c r="F215" s="160">
         <v>2.5</v>
       </c>
       <c r="G215" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="216" spans="1:7" ht="12.75">
       <c r="A216" s="100" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="B216" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C216" s="53" t="s">
+        <v>720</v>
+      </c>
+      <c r="D216" s="53" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="E216" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F216" s="160">
         <v>7.5</v>
       </c>
       <c r="G216" s="77">
         <f t="shared" si="6"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="217" spans="1:7" ht="12.75">
       <c r="A217" s="100" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B217" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C217" s="53" t="s">
         <v>161</v>
       </c>
       <c r="D217" s="53" t="s">
         <v>348</v>
       </c>
       <c r="E217" s="53" t="s">
         <v>162</v>
       </c>
       <c r="F217" s="101">
         <v>3.5</v>
       </c>
       <c r="G217" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="218" spans="1:7" ht="25.5">
       <c r="A218" s="100" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B218" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C218" s="53" t="s">
+        <v>724</v>
+      </c>
+      <c r="D218" s="53" t="s">
         <v>725</v>
       </c>
-      <c r="D218" s="53" t="s">
+      <c r="E218" s="53" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
       <c r="F218" s="160">
         <v>4</v>
       </c>
       <c r="G218" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="219" spans="1:7" ht="25.5">
       <c r="A219" s="100" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B219" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C219" s="53" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D219" s="53" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="E219" s="53" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F219" s="160">
         <v>4</v>
       </c>
       <c r="G219" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="220" spans="1:7" ht="25.5">
       <c r="A220" s="100" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B220" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C220" s="53" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D220" s="53" t="s">
         <v>135</v>
       </c>
       <c r="E220" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F220" s="160">
         <v>4</v>
       </c>
       <c r="G220" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="221" spans="1:7" ht="51">
       <c r="A221" s="100" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B221" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C221" s="53" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="D221" s="53" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="E221" s="53" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="F221" s="160">
         <v>8</v>
       </c>
       <c r="G221" s="77">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:7" ht="51">
       <c r="A222" s="107" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B222" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C222" s="53" t="s">
         <v>117</v>
       </c>
       <c r="D222" s="53" t="s">
         <v>315</v>
       </c>
       <c r="E222" s="98" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F222" s="158">
         <v>6</v>
       </c>
       <c r="G222" s="77">
         <f t="shared" si="6"/>
         <v>90</v>
       </c>
     </row>
     <row r="223" spans="1:7" ht="38.25">
       <c r="A223" s="100" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B223" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C223" s="53" t="s">
         <v>115</v>
       </c>
       <c r="D223" s="53" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="E223" s="53" t="s">
         <v>116</v>
       </c>
       <c r="F223" s="160">
         <v>7.5</v>
       </c>
       <c r="G223" s="77">
         <f t="shared" si="6"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="224" spans="1:7" ht="63.75">
       <c r="A224" s="107" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="B224" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C224" s="53" t="s">
+        <v>738</v>
+      </c>
+      <c r="D224" s="53" t="s">
+        <v>906</v>
+      </c>
+      <c r="E224" s="98" t="s">
         <v>739</v>
-      </c>
-[...4 lines deleted...]
-        <v>740</v>
       </c>
       <c r="F224" s="159">
         <v>27</v>
       </c>
       <c r="G224" s="77">
         <f t="shared" si="6"/>
         <v>405</v>
       </c>
     </row>
     <row r="225" spans="1:7" ht="51">
       <c r="A225" s="107" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B225" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C225" s="53" t="s">
+        <v>741</v>
+      </c>
+      <c r="D225" s="53" t="s">
+        <v>907</v>
+      </c>
+      <c r="E225" s="98" t="s">
         <v>742</v>
-      </c>
-[...4 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F225" s="159">
         <v>7</v>
       </c>
       <c r="G225" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="226" spans="1:7" ht="12.75">
       <c r="A226" s="100" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B226" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C226" s="53" t="s">
+        <v>744</v>
+      </c>
+      <c r="D226" s="53" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="E226" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F226" s="160">
         <v>2.5</v>
       </c>
       <c r="G226" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="227" spans="1:7" ht="12.75">
       <c r="A227" s="100" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B227" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C227" s="53" t="s">
+        <v>747</v>
+      </c>
+      <c r="D227" s="53" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="E227" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F227" s="160">
         <v>2.5</v>
       </c>
       <c r="G227" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="228" spans="1:7" ht="12.75">
       <c r="A228" s="100" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B228" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C228" s="53" t="s">
+        <v>750</v>
+      </c>
+      <c r="D228" s="53" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
       <c r="E228" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F228" s="160">
         <v>2.5</v>
       </c>
       <c r="G228" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="229" spans="1:7" ht="25.5">
       <c r="A229" s="100" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B229" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C229" s="53" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="D229" s="53" t="s">
         <v>300</v>
       </c>
       <c r="E229" s="53" t="s">
         <v>89</v>
       </c>
       <c r="F229" s="160">
         <v>3.5</v>
       </c>
       <c r="G229" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="230" spans="1:7" ht="25.5">
       <c r="A230" s="100" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="B230" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C230" s="53" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="D230" s="53" t="s">
         <v>450</v>
       </c>
       <c r="E230" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F230" s="160">
         <v>3.5</v>
       </c>
       <c r="G230" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="231" spans="1:7" ht="25.5">
       <c r="A231" s="100" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="B231" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C231" s="53" t="s">
+        <v>757</v>
+      </c>
+      <c r="D231" s="53" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
       <c r="E231" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F231" s="160">
         <v>7</v>
       </c>
       <c r="G231" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="232" spans="1:7" ht="25.5">
       <c r="A232" s="100" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B232" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C232" s="53" t="s">
+        <v>760</v>
+      </c>
+      <c r="D232" s="53" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="E232" s="53" t="s">
         <v>96</v>
       </c>
       <c r="F232" s="160">
         <v>3</v>
       </c>
       <c r="G232" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="233" spans="1:7" ht="25.5">
       <c r="A233" s="100" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B233" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C233" s="53" t="s">
         <v>119</v>
       </c>
       <c r="D233" s="53" t="s">
         <v>444</v>
       </c>
       <c r="E233" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F233" s="160">
         <v>3</v>
       </c>
       <c r="G233" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="234" spans="1:7" ht="12.75">
       <c r="A234" s="100" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B234" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C234" s="53" t="s">
         <v>167</v>
       </c>
       <c r="D234" s="53" t="s">
         <v>308</v>
       </c>
       <c r="E234" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F234" s="160">
         <v>3.5</v>
       </c>
       <c r="G234" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="235" spans="1:7" ht="12.75">
       <c r="A235" s="100" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="B235" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C235" s="53" t="s">
         <v>164</v>
       </c>
       <c r="D235" s="53" t="s">
         <v>348</v>
       </c>
       <c r="E235" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F235" s="160">
         <v>3.5</v>
       </c>
       <c r="G235" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="236" spans="1:7" ht="12.75">
       <c r="A236" s="100" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="B236" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C236" s="53" t="s">
+        <v>766</v>
+      </c>
+      <c r="D236" s="53" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="E236" s="53" t="s">
         <v>99</v>
       </c>
       <c r="F236" s="160">
         <v>3</v>
       </c>
       <c r="G236" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="237" spans="1:7" ht="12.75">
       <c r="A237" s="107" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B237" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C237" s="53" t="s">
+        <v>769</v>
+      </c>
+      <c r="D237" s="53" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="E237" s="98" t="s">
         <v>99</v>
       </c>
       <c r="F237" s="159">
         <v>3</v>
       </c>
       <c r="G237" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="238" spans="1:7" ht="12.75">
       <c r="A238" s="100" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="B238" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C238" s="53" t="s">
+        <v>772</v>
+      </c>
+      <c r="D238" s="53" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="E238" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F238" s="160">
         <v>2</v>
       </c>
       <c r="G238" s="77">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
     </row>
     <row r="239" spans="1:7" ht="12.75">
       <c r="A239" s="100" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B239" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C239" s="53" t="s">
+        <v>775</v>
+      </c>
+      <c r="D239" s="53" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="E239" s="53" t="s">
         <v>163</v>
       </c>
       <c r="F239" s="160">
         <v>2</v>
       </c>
       <c r="G239" s="77">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
     </row>
     <row r="240" spans="1:7" ht="25.5">
       <c r="A240" s="107" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B240" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C240" s="53" t="s">
         <v>165</v>
       </c>
       <c r="D240" s="53" t="s">
         <v>364</v>
       </c>
       <c r="E240" s="98" t="s">
         <v>166</v>
       </c>
       <c r="F240" s="159">
         <v>3</v>
       </c>
       <c r="G240" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="241" spans="1:7" ht="38.25">
       <c r="A241" s="107" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="B241" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C241" s="53" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="D241" s="53" t="s">
         <v>509</v>
       </c>
       <c r="E241" s="98" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F241" s="158">
         <v>4</v>
       </c>
       <c r="G241" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="242" spans="1:7" ht="25.5">
       <c r="A242" s="100" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B242" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C242" s="53" t="s">
         <v>168</v>
       </c>
       <c r="D242" s="53" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E242" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F242" s="160">
         <v>7</v>
       </c>
       <c r="G242" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="243" spans="1:7" ht="12.75">
       <c r="A243" s="107" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="B243" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C243" s="53" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="D243" s="53" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="E243" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F243" s="159">
         <v>3</v>
       </c>
       <c r="G243" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="244" spans="1:7" ht="12.75">
       <c r="A244" s="100" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="B244" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C244" s="53" t="s">
+        <v>785</v>
+      </c>
+      <c r="D244" s="53" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
       <c r="E244" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F244" s="160">
         <v>2</v>
       </c>
       <c r="G244" s="77">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
     </row>
     <row r="245" spans="1:7" ht="12.75">
       <c r="A245" s="100" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="B245" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C245" s="53" t="s">
+        <v>788</v>
+      </c>
+      <c r="D245" s="53" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
       <c r="E245" s="53" t="s">
         <v>85</v>
       </c>
       <c r="F245" s="160">
         <v>3</v>
       </c>
       <c r="G245" s="77">
         <f t="shared" si="6"/>
         <v>69</v>
       </c>
     </row>
     <row r="246" spans="1:7" ht="12.75">
       <c r="A246" s="100" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="B246" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C246" s="53" t="s">
         <v>137</v>
       </c>
       <c r="D246" s="53" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E246" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F246" s="160">
         <v>6</v>
       </c>
       <c r="G246" s="77">
         <f t="shared" si="6"/>
         <v>138</v>
       </c>
     </row>
     <row r="247" spans="1:7" ht="25.5">
       <c r="A247" s="107" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="B247" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C247" s="53" t="s">
         <v>105</v>
       </c>
       <c r="D247" s="53" t="s">
+        <v>793</v>
+      </c>
+      <c r="E247" s="98" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="F247" s="158">
         <v>9</v>
       </c>
       <c r="G247" s="77">
         <f t="shared" si="6"/>
         <v>207</v>
       </c>
     </row>
     <row r="248" spans="1:7" ht="25.5">
       <c r="A248" s="100" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="B248" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C248" s="53" t="s">
+        <v>796</v>
+      </c>
+      <c r="D248" s="53" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="E248" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F248" s="160">
         <v>6</v>
       </c>
       <c r="G248" s="77">
         <f t="shared" si="6"/>
         <v>138</v>
       </c>
     </row>
     <row r="249" spans="1:7" ht="25.5">
       <c r="A249" s="107" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="B249" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C249" s="53" t="s">
         <v>120</v>
       </c>
       <c r="D249" s="53" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="E249" s="98" t="s">
         <v>121</v>
       </c>
       <c r="F249" s="158">
         <v>12</v>
       </c>
       <c r="G249" s="77">
         <f t="shared" si="6"/>
         <v>180</v>
       </c>
     </row>
     <row r="250" spans="1:7" ht="38.25">
       <c r="A250" s="107" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="B250" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C250" s="53" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="D250" s="53" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="E250" s="98" t="s">
         <v>209</v>
       </c>
       <c r="F250" s="159">
         <v>8</v>
       </c>
       <c r="G250" s="77">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
     </row>
     <row r="251" spans="1:7" ht="25.5">
       <c r="A251" s="100" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="B251" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C251" s="53" t="s">
         <v>170</v>
       </c>
       <c r="D251" s="53" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="E251" s="53" t="s">
         <v>171</v>
       </c>
       <c r="F251" s="160">
         <v>3</v>
       </c>
       <c r="G251" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="252" spans="1:7" ht="38.25">
       <c r="A252" s="100" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="B252" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C252" s="53" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="D252" s="53" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="E252" s="53" t="s">
         <v>121</v>
       </c>
       <c r="F252" s="160">
         <v>10</v>
       </c>
       <c r="G252" s="77">
         <f t="shared" si="6"/>
         <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:7" ht="25.5">
       <c r="A253" s="107" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="B253" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C253" s="53" t="s">
+        <v>805</v>
+      </c>
+      <c r="D253" s="53" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
       <c r="E253" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F253" s="159">
         <v>6.5</v>
       </c>
       <c r="G253" s="77">
         <f t="shared" si="6"/>
         <v>97.5</v>
       </c>
     </row>
     <row r="254" spans="1:7" ht="51">
       <c r="A254" s="107" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="B254" s="78" t="s">
         <v>37</v>
       </c>
       <c r="C254" s="53" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="D254" s="53" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="E254" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F254" s="158">
         <v>16.5</v>
       </c>
       <c r="G254" s="77">
         <f t="shared" si="6"/>
         <v>247.5</v>
       </c>
     </row>
     <row r="255" spans="1:7" ht="25.5">
       <c r="A255" s="107" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="B255" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C255" s="53" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="D255" s="70" t="s">
         <v>135</v>
       </c>
       <c r="E255" s="98" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="F255" s="158">
         <v>3.5</v>
       </c>
       <c r="G255" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="256" spans="1:7" ht="25.5">
       <c r="A256" s="107" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="B256" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C256" s="53" t="s">
+        <v>812</v>
+      </c>
+      <c r="D256" s="70" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
       <c r="E256" s="98" t="s">
         <v>118</v>
       </c>
       <c r="F256" s="159">
         <v>3</v>
       </c>
       <c r="G256" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="257" spans="1:7" ht="25.5">
       <c r="A257" s="107" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B257" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C257" s="53" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="D257" s="70" t="s">
         <v>135</v>
       </c>
       <c r="E257" s="98" t="s">
         <v>88</v>
       </c>
       <c r="F257" s="158">
         <v>4.5</v>
       </c>
       <c r="G257" s="77">
         <f t="shared" si="6"/>
         <v>67.5</v>
       </c>
     </row>
     <row r="258" spans="1:7" ht="25.5">
       <c r="A258" s="107" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="B258" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C258" s="53" t="s">
+        <v>817</v>
+      </c>
+      <c r="D258" s="70" t="s">
         <v>818</v>
       </c>
-      <c r="D258" s="70" t="s">
+      <c r="E258" s="98" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
       <c r="F258" s="158">
         <v>3.5</v>
       </c>
       <c r="G258" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="259" spans="1:7" ht="25.5">
       <c r="A259" s="107" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="B259" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C259" s="53" t="s">
         <v>133</v>
       </c>
       <c r="D259" s="53" t="s">
+        <v>821</v>
+      </c>
+      <c r="E259" s="98" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="F259" s="159">
         <v>9</v>
       </c>
       <c r="G259" s="77">
         <f t="shared" si="6"/>
         <v>207</v>
       </c>
     </row>
     <row r="260" spans="1:7" ht="12.75">
       <c r="A260" s="100" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="B260" s="153" t="s">
         <v>41</v>
       </c>
       <c r="C260" s="53" t="s">
+        <v>824</v>
+      </c>
+      <c r="D260" s="53" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="E260" s="53" t="s">
         <v>122</v>
       </c>
       <c r="F260" s="160">
         <v>3</v>
       </c>
       <c r="G260" s="77">
         <f t="shared" ref="G260:G270" si="7">IF(B260="SZ",F260*22,IF(B260="ZG",F260*23,IF(B260="OW",F260*15,IF(B260="NW",F260*15,IF(B260="UR",F260*15,IF(B260="LU",F260*23,))))))</f>
         <v>66</v>
       </c>
     </row>
     <row r="261" spans="1:7" ht="25.5">
       <c r="A261" s="100" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="B261" s="153" t="s">
         <v>41</v>
       </c>
       <c r="C261" s="53" t="s">
+        <v>827</v>
+      </c>
+      <c r="D261" s="53" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
       <c r="E261" s="53" t="s">
         <v>122</v>
       </c>
       <c r="F261" s="160">
         <v>3</v>
       </c>
       <c r="G261" s="77">
         <f t="shared" si="7"/>
         <v>66</v>
       </c>
     </row>
     <row r="262" spans="1:7" ht="25.5">
       <c r="A262" s="100" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="B262" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C262" s="53" t="s">
         <v>172</v>
       </c>
       <c r="D262" s="53" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="E262" s="53" t="s">
         <v>122</v>
       </c>
       <c r="F262" s="160">
         <v>4</v>
       </c>
       <c r="G262" s="77">
         <f t="shared" si="7"/>
         <v>60</v>
       </c>
     </row>
     <row r="263" spans="1:7" ht="25.5">
       <c r="A263" s="100" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="B263" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C263" s="53" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="D263" s="53" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="E263" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F263" s="160">
         <v>6</v>
       </c>
       <c r="G263" s="77">
         <f t="shared" si="7"/>
         <v>90</v>
       </c>
     </row>
     <row r="264" spans="1:7" ht="12.75">
       <c r="A264" s="100" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="B264" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C264" s="53" t="s">
         <v>146</v>
       </c>
       <c r="D264" s="53" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E264" s="53" t="s">
         <v>96</v>
       </c>
       <c r="F264" s="160">
         <v>8</v>
       </c>
       <c r="G264" s="77">
         <f t="shared" si="7"/>
         <v>184</v>
       </c>
     </row>
     <row r="265" spans="1:7" ht="25.5">
       <c r="A265" s="70" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="B265" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C265" s="53" t="s">
+        <v>835</v>
+      </c>
+      <c r="D265" s="53" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
       <c r="E265" s="98" t="s">
         <v>96</v>
       </c>
       <c r="F265" s="158">
         <v>9</v>
       </c>
       <c r="G265" s="77">
         <f t="shared" si="7"/>
         <v>207</v>
       </c>
     </row>
     <row r="266" spans="1:7" ht="24">
       <c r="A266" s="100" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="B266" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C266" s="152" t="s">
         <v>151</v>
       </c>
       <c r="D266" s="152" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="E266" s="152" t="s">
         <v>96</v>
       </c>
       <c r="F266" s="160">
         <v>4</v>
       </c>
       <c r="G266" s="77">
         <f t="shared" si="7"/>
         <v>92</v>
       </c>
     </row>
     <row r="267" spans="1:7" ht="24">
       <c r="A267" s="100" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="B267" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C267" s="152" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D267" s="152" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="E267" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F267" s="160">
         <v>10</v>
       </c>
       <c r="G267" s="77">
         <f t="shared" si="7"/>
         <v>230</v>
       </c>
     </row>
     <row r="268" spans="1:7" ht="24">
       <c r="A268" s="100" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="B268" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C268" s="152" t="s">
+        <v>841</v>
+      </c>
+      <c r="D268" s="152" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="E268" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F268" s="160">
         <v>6</v>
       </c>
       <c r="G268" s="77">
         <f t="shared" si="7"/>
         <v>138</v>
       </c>
     </row>
     <row r="269" spans="1:7" ht="48">
       <c r="A269" s="100" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="B269" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C269" s="152" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="D269" s="152" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="E269" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F269" s="160">
         <v>10.5</v>
       </c>
       <c r="G269" s="77">
         <f t="shared" si="7"/>
         <v>241.5</v>
       </c>
     </row>
     <row r="270" spans="1:7" ht="24">
       <c r="A270" s="100" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="B270" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C270" s="152" t="s">
         <v>154</v>
       </c>
       <c r="D270" s="152" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="E270" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F270" s="160">
         <v>3</v>
       </c>
       <c r="G270" s="77">
         <f t="shared" si="7"/>
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <autoFilter ref="A8:G270" xr:uid="{00000000-0009-0000-0000-00000A000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:G184">
       <sortCondition ref="A171:A184"/>
     </sortState>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:G265">
     <sortCondition ref="A10:A265"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C5:D5"/>
@@ -15609,52 +15609,52 @@
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:A17">
     <sortCondition ref="A2"/>
   </sortState>
   <customSheetViews>
     <customSheetView guid="{E69C0705-7192-4773-BF95-9666703BF23E}" state="hidden">
       <selection activeCell="B31" sqref="B31"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Tabelle8">
     <tabColor theme="1" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:M82"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="97" customWidth="1"/>
     <col min="2" max="2" width="4.42578125" style="88" customWidth="1"/>
     <col min="3" max="4" width="27.140625" style="87" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" style="95" customWidth="1"/>
     <col min="6" max="6" width="5.28515625" style="95" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="157"/>
     <col min="8" max="8" width="5.5703125" style="96" customWidth="1"/>
     <col min="9" max="9" width="5.140625" style="96" customWidth="1"/>
     <col min="10" max="10" width="5.5703125" style="96" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="96" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="96" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="96" customWidth="1"/>
     <col min="14" max="16384" width="10.140625" style="96"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="85"/>
       <c r="B1" s="86"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="97"/>
@@ -15662,66 +15662,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="24">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>853</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>856</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>857</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="48">
       <c r="A3" s="92" t="s">
         <v>204</v>
       </c>
       <c r="B3" s="93" t="str">
@@ -16814,1228 +16814,1228 @@
         <v>LP</v>
       </c>
       <c r="F40" s="93">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G40" s="66">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="94" t="s">
         <v>517</v>
       </c>
       <c r="B41" s="93" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C41" s="93" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Kräuter mit allen Sinnen erleben</v>
       </c>
       <c r="D41" s="93" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
-        <v>Mo 24.5.27, 09.00 - 16.00 Uhr</v>
+        <v>Sa 24.4.27, 09.00 - 16.00 Uhr</v>
       </c>
       <c r="E41" s="93" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F41" s="93">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G41" s="66">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="94" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B42" s="93" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C42" s="93" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Einheimische Wiesenpflanzen kennenlernen</v>
       </c>
       <c r="D42" s="93" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 26.5.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E42" s="93" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F42" s="93">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G42" s="66">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="94" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B43" s="93" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C43" s="93" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>EWN - Die Angebote für Schulklassen</v>
       </c>
       <c r="D43" s="93" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 11.11.26, 14.00 - 15.00 Uhr</v>
       </c>
       <c r="E43" s="93" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F43" s="93">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>1</v>
       </c>
       <c r="G43" s="66">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="24">
       <c r="A44" s="94" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B44" s="93" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C44" s="93" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>ARA Rotzwinkel - ein ausserschulischer Lernort für Schulklassen</v>
       </c>
       <c r="D44" s="93" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 10.3.27, 13.30 - 15.00 Uhr</v>
       </c>
       <c r="E44" s="93" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F44" s="93">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>1.5</v>
       </c>
       <c r="G44" s="66">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>22.5</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="94" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B45" s="93" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C45" s="93" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Essbare Landschaft</v>
       </c>
       <c r="D45" s="93" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 22.8.26, 10.00 - 16.00 Uhr</v>
       </c>
       <c r="E45" s="93" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F45" s="93">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>5</v>
       </c>
       <c r="G45" s="66">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="24">
       <c r="A46" s="94" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B46" s="93" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C46" s="93" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Flugmode: So klimaschädlich ist Fast Fashion</v>
       </c>
       <c r="D46" s="93" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.10.26, 14.00 - 17.30 Uhr</v>
       </c>
       <c r="E46" s="93" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F46" s="93">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G46" s="66">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="24">
       <c r="A47" s="94" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B47" s="93" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C47" s="93" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>KLIMATOPF – Fermentation: Traditionelle Vorratshaltung und Haltbarmachung</v>
       </c>
       <c r="D47" s="93" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 14.11.26, 09.30 - 15.30 Uhr</v>
       </c>
       <c r="E47" s="93" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F47" s="93">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G47" s="66">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="24">
       <c r="A48" s="93" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B48" s="93" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C48" s="93" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>WASTEscape! Ein EscapeBox-Spiel zur Abfallvermeidung für die ganze Klasse</v>
       </c>
       <c r="D48" s="93" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.4.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E48" s="93" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3, Sek II</v>
       </c>
       <c r="F48" s="93">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G48" s="66">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="36">
       <c r="A49" s="93" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B49" s="93" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C49" s="93" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Finanzkompetenz spielerisch vermitteln mit FinanceMission (Update, News &amp; Beurteilung)</v>
       </c>
       <c r="D49" s="93" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 12.5.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E49" s="93" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F49" s="93">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G49" s="66">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="93" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B50" s="93" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C50" s="93" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Digitale Karten im Unterricht</v>
       </c>
       <c r="D50" s="93" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 9.9.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E50" s="93" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3, SEK II</v>
       </c>
       <c r="F50" s="93">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G50" s="66">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="24">
       <c r="A51" s="94" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B51" s="93" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C51" s="93" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Der Walenpfad - ein Juwel oberhalb des Bannalpsees</v>
       </c>
       <c r="D51" s="93" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 12.9.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E51" s="93" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F51" s="93">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8.5</v>
       </c>
       <c r="G51" s="66">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>127.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="24">
       <c r="A52" s="93" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B52" s="93" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C52" s="93" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Geschichtsdidaktische Beratung für Entwicklungsprojekte im Schulhaus</v>
       </c>
       <c r="D52" s="93" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 16.9, 9.12.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E52" s="93" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F52" s="93">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G52" s="66">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="24">
       <c r="A53" s="94" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B53" s="93" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C53" s="93" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Arvigrat - auf der Kantonsgrenze zwischen Obwalden und Nidwalden</v>
       </c>
       <c r="D53" s="93" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 19.9.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E53" s="93" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F53" s="93">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8.5</v>
       </c>
       <c r="G53" s="66">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>127.5</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="24">
       <c r="A54" s="93" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="B54" s="93" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C54" s="93" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Speis und Trank: Von karger Selbstversorgung zur Überflussgesellschaft</v>
       </c>
       <c r="D54" s="93" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mo 19.10, 2.11.26, 19.00 - 21.30 Uhr</v>
       </c>
       <c r="E54" s="93" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Alle</v>
       </c>
       <c r="F54" s="93">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>5</v>
       </c>
       <c r="G54" s="66">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="24">
       <c r="A55" s="93" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B55" s="93" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C55" s="93" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Der Bürgenstock - ein idealer ausserschulischer Lernort</v>
       </c>
       <c r="D55" s="93" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 24.10.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E55" s="93" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F55" s="93">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8.5</v>
       </c>
       <c r="G55" s="66">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>127.5</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="94" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B56" s="93" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C56" s="93" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Geographie genial!</v>
       </c>
       <c r="D56" s="93" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Do 19.11.26, 17.30 - 19.30 Uhr</v>
       </c>
       <c r="E56" s="93" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F56" s="93">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2</v>
       </c>
       <c r="G56" s="66">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="24">
       <c r="A57" s="94" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B57" s="93" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C57" s="93" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>KI sinnvoll und gewinnbringend im Geschichtsunterricht nutzen</v>
       </c>
       <c r="D57" s="93" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 13.1, 17.3.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E57" s="93" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F57" s="93">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G57" s="66">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="36">
       <c r="A58" s="94" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B58" s="93" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C58" s="93" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>berufsberatung.ch – eine komplett überarbeitete Webseite entdecken und wirkungsvoll einsetzen</v>
       </c>
       <c r="D58" s="93" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 14.10.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E58" s="93" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3, SHP</v>
       </c>
       <c r="F58" s="93">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G58" s="66">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="94" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B59" s="93" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C59" s="93" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Kreative Schriftbilder</v>
       </c>
       <c r="D59" s="93" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.10, 28.10.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E59" s="93" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F59" s="93">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G59" s="66">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="94" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B60" s="93" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C60" s="93" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Sketchnotes ohne wenn und aber…</v>
       </c>
       <c r="D60" s="93" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 18.11, 25.11.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E60" s="93" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F60" s="93">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G60" s="66">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="24">
       <c r="A61" s="94" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B61" s="93" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C61" s="93" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Problem / Design / Butter</v>
       </c>
       <c r="D61" s="93" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 6.11.26, 18.00 - 21.00 Uhr; Sa 7.11.26, 08.00 - 17.00 Uhr</v>
       </c>
       <c r="E61" s="93" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3, Sek II</v>
       </c>
       <c r="F61" s="93">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>11</v>
       </c>
       <c r="G61" s="66">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="24">
       <c r="A62" s="94" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B62" s="93" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C62" s="93" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Escape-Room-Box (Rätselbox) selber bauen</v>
       </c>
       <c r="D62" s="93" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 20.2, 27.2.27, 08.00 - 17.00 Uhr</v>
       </c>
       <c r="E62" s="93" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F62" s="93">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>16</v>
       </c>
       <c r="G62" s="66">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="94" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B63" s="93" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C63" s="93" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Starke Nähprojekte</v>
       </c>
       <c r="D63" s="93" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 13.3.27, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E63" s="93" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F63" s="93">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7.5</v>
       </c>
       <c r="G63" s="66">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>112.5</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="24">
       <c r="A64" s="93" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B64" s="93" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C64" s="93" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Soundtrap und Co. - Nützliches für den digitalen Musikunterricht</v>
       </c>
       <c r="D64" s="93" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Do 27.8.26, 18.00 - 21.00 Uhr</v>
       </c>
       <c r="E64" s="93" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F64" s="93">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G64" s="66">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="24">
       <c r="A65" s="94" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B65" s="93" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C65" s="93" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Wer hat die Haselnuss geklaut?! Kreative Umsetzungsideen für den Unterricht</v>
       </c>
       <c r="D65" s="93" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 16.9.26, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E65" s="93" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1</v>
       </c>
       <c r="F65" s="93">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G65" s="66">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="48">
       <c r="A66" s="94" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B66" s="93" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C66" s="93" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>E wunderschöni Gschicht im Winterwald - ein Märchen im Schnee. Kreative Unterrichtsideen zum Märchen "Der verlorene Handschuh".</v>
       </c>
       <c r="D66" s="93" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 18.11.26, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E66" s="93" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1</v>
       </c>
       <c r="F66" s="93">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G66" s="66">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="48">
       <c r="A67" s="93" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B67" s="93" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C67" s="93" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Musikalische Kurzinputs für den Musikunterricht: Starter, Intermezzo, Warm-up, Muntermacher mit Groove, Move &amp; Sing</v>
       </c>
       <c r="D67" s="93" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 12.3.27, 18.00 - 21.30 Uhr; Sa 13.3.27, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E67" s="93" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, Z 2 + 3, SEK II, SHP, DaZ, Logo</v>
       </c>
       <c r="F67" s="93">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>11</v>
       </c>
       <c r="G67" s="66">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>165</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="24">
       <c r="A68" s="93" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B68" s="93" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C68" s="93" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lindy Hop (Paartanz) in Musik sowie Bewegung und Sport</v>
       </c>
       <c r="D68" s="93" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 17.3.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E68" s="93" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3, SEK II</v>
       </c>
       <c r="F68" s="93">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G68" s="66">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="36">
       <c r="A69" s="93" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B69" s="93" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C69" s="93" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Rhythmus-Power im Unterricht: Vielfältiges Klassenmusizieren mit Djembé, Cajon und Perkussion</v>
       </c>
       <c r="D69" s="93" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 16.4.27, 18.00 - 21.30 Uhr; Sa 17.4.27, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E69" s="93" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, Z 2 + 3, SEK II, SHP, DaZ, Logo</v>
       </c>
       <c r="F69" s="93">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>11</v>
       </c>
       <c r="G69" s="66">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>165</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="24">
       <c r="A70" s="93" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B70" s="93" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C70" s="93" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schwimmen: SLRG Grundausbildung See (für Brevet I, Basis Pool, Plus Pool)</v>
       </c>
       <c r="D70" s="93" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 22.8.26, 09.00 - 17.00 Uhr</v>
       </c>
       <c r="E70" s="93" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit SLRG-Brevet</v>
       </c>
       <c r="F70" s="93">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G70" s="66">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="24">
       <c r="A71" s="110" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="B71" s="93" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C71" s="93" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Sportkompakt Herbstweiterbildungstag 2026 - Jubiläumsausgabe</v>
       </c>
       <c r="D71" s="93" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 17.10.26, 07.45 - 16.00 Uhr</v>
       </c>
       <c r="E71" s="93" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F71" s="93">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8.25</v>
       </c>
       <c r="G71" s="66">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>123.75</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="24">
       <c r="A72" s="110" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B72" s="93" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C72" s="93" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schwimmen: SLRG WK Pool - für Brevet I, Basis Pool, Plus Pool (ohne CPR)</v>
       </c>
       <c r="D72" s="93" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 6.3.27, 08.30 - 12.00 Uhr</v>
       </c>
       <c r="E72" s="93" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit SLRG-Brevet</v>
       </c>
       <c r="F72" s="93">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G72" s="66">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
-    <row r="73" spans="1:7">
+    <row r="73" spans="1:7" ht="24">
       <c r="A73" s="110" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="B73" s="93" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C73" s="93" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schwimmen: SLRG Grundausbildung Brevet Basis Pool</v>
       </c>
       <c r="D73" s="93" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 5.6.27, 08.30 - 16.30 Uhr</v>
       </c>
       <c r="E73" s="93" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F73" s="93">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G73" s="66">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="24">
       <c r="A74" s="110" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>PowerPoint - kompetent und clever präsentieren</v>
       </c>
       <c r="D74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 19.8.26, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F74" s="93">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2.5</v>
       </c>
       <c r="G74" s="66">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="110" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Word - Tricks und Kniffs für den Alltag</v>
       </c>
       <c r="D75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.12.26, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F75" s="93">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2.5</v>
       </c>
       <c r="G75" s="66">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="110" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Excel - Tricks und Kniffs für den Alltag</v>
       </c>
       <c r="D76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 20.1.27, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F76" s="93">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2.5</v>
       </c>
       <c r="G76" s="66">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="24">
       <c r="A77" s="110" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Lego Spike Essential - Kreative Robotik für Zyklus 1 &amp; 2  </v>
       </c>
       <c r="D77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.4.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, MS I</v>
       </c>
       <c r="F77" s="93">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G77" s="66">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="24">
       <c r="A78" s="110" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="B78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Lego Spike Prime - Kreative Robotik für Zyklus 2 &amp; 3 </v>
       </c>
       <c r="D78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 28.4.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F78" s="93">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G78" s="66">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="36">
+    <row r="79" spans="1:7" ht="24">
       <c r="A79" s="110" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="B79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Kind im Autismusspektrum im Unterricht begleiten</v>
       </c>
       <c r="D79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.6., 2.9., 21.10.26, Mi 27.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2, SHP, Logo</v>
       </c>
       <c r="F79" s="93">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>12</v>
       </c>
       <c r="G79" s="66">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="36">
       <c r="A80" s="110" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="B80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>AD(H)S im Unterricht: verstehen, begleiten, entlasten</v>
       </c>
       <c r="D80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.12.26, 14.00 - 17.00 Uhr; Do 14.1.27, 17.30 - 20.00 Uhr; Do 18.2.27, 17.30 - 20.00 Uhr</v>
       </c>
       <c r="E80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP, SHP</v>
       </c>
       <c r="F80" s="93">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G80" s="66">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="24">
       <c r="A81" s="97" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="B81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Ideenpool und Hintergründe zur Grafomotorik auf der Kindergartenstufe</v>
       </c>
       <c r="D81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.2, 17.3.27, 16.30 - 18.30 Uhr</v>
       </c>
       <c r="E81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>KG, SHP, DaZ, Logo</v>
       </c>
       <c r="F81" s="93">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G81" s="66">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="24">
       <c r="A82" s="97" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="B82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>E-Learning «Interdisziplinäre Zusammenarbeit stärken»</v>
       </c>
       <c r="D82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>6h individuelles E-Learining (Zeitraum: August - Oktober 26)</v>
       </c>
       <c r="E82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F82" s="93">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G82" s="66">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>90</v>
       </c>
@@ -18132,66 +18132,66 @@
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="85"/>
       <c r="B1" s="62"/>
       <c r="C1" s="63"/>
       <c r="D1" s="126"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="127"/>
       <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="85"/>
       <c r="B2" s="86"/>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="97"/>
       <c r="F2" s="122"/>
       <c r="G2" s="122"/>
     </row>
     <row r="3" spans="1:8" ht="24">
       <c r="A3" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B3" s="28" t="s">
+        <v>853</v>
+      </c>
+      <c r="C3" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="D3" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="E3" s="28" t="s">
         <v>856</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="F3" s="29" t="s">
         <v>857</v>
       </c>
-      <c r="F3" s="29" t="s">
+      <c r="G3" s="156" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="24">
       <c r="A4" s="111" t="s">
         <v>187</v>
       </c>
       <c r="B4" s="128" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C4" s="66" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Einführungsveranstaltung für neue oder wiedereinsteigende Lehrpersonen</v>
       </c>
       <c r="D4" s="66" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mo 31.8.26, 17.30 - 19.00 Uhr</v>
       </c>
       <c r="E4" s="66" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>neue LP (nur OW)</v>
       </c>
       <c r="F4" s="66">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
@@ -19109,1269 +19109,1269 @@
         <v>OW</v>
       </c>
       <c r="C36" s="66" t="str">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">Minus mal Minus gleich Plus?! Negative Zahlen und Bruchrechnen auf der Oberstufe </v>
       </c>
       <c r="D36" s="66" t="str">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 10.3.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E36" s="66" t="str">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F36" s="66">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G36" s="66">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="24">
       <c r="A37" s="111" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B37" s="128" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C37" s="66" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Auf den Spuren der Wildtiere im Melchtal</v>
       </c>
       <c r="D37" s="66" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 20.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E37" s="66" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F37" s="66">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G37" s="66">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="48">
       <c r="A38" s="111" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B38" s="128" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C38" s="66" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Menschen, die Geschichte schreiben: Team Niklaus &amp; Dorothee - das Rückgrat der Frühen Eidgenossenschaft?</v>
       </c>
       <c r="D38" s="66" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 12.9.26, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E38" s="66" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F38" s="66">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>6</v>
       </c>
       <c r="G38" s="66">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="24">
       <c r="A39" s="111" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B39" s="128" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C39" s="66" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Brush up - Sicherer Umgang mit Chemikalien</v>
       </c>
       <c r="D39" s="66" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 27.1.27, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E39" s="66" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F39" s="66">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G39" s="66">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="24">
       <c r="A40" s="111" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B40" s="128" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C40" s="66" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Bodenerforschung, ein spannendes Lernfeld</v>
       </c>
       <c r="D40" s="66" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 19.9.26, 08.30 - 12.30 Uhr</v>
       </c>
       <c r="E40" s="66" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3, SEK II, BBF</v>
       </c>
       <c r="F40" s="66">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>4</v>
       </c>
       <c r="G40" s="66">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="48">
       <c r="A41" s="111" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B41" s="128" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C41" s="66" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">"Ist das noch essbar?" Kreativ, genussvoll und mit allen Sinnen Food Waste vermeiden - Praktische Zugänge für Alltag und Unterricht </v>
       </c>
       <c r="D41" s="66" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 12.9.26, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E41" s="66" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F41" s="66">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>6.5</v>
       </c>
       <c r="G41" s="66">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>97.5</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="111" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B42" s="128" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C42" s="66" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Naturkosmetik selber herstellen</v>
       </c>
       <c r="D42" s="66" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 23.1.27, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E42" s="66" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3, SEK II</v>
       </c>
       <c r="F42" s="66">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>6</v>
       </c>
       <c r="G42" s="66">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="111" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B43" s="128" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C43" s="66" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Kreative Inseln im Unterrichtsalltag</v>
       </c>
       <c r="D43" s="66" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 23.9, 28.10.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E43" s="66" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>US, Z 2 + 3</v>
       </c>
       <c r="F43" s="66">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7</v>
       </c>
       <c r="G43" s="66">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="111" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B44" s="128" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C44" s="66" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Fantasievolle Bilder gestalten</v>
       </c>
       <c r="D44" s="66" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 27.2, 13.3.27, 09.00 - 13.00 Uhr</v>
       </c>
       <c r="E44" s="66" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F44" s="66">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>8</v>
       </c>
       <c r="G44" s="66">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="111" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B45" s="128" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C45" s="66" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Mensch in Linie und Fläche</v>
       </c>
       <c r="D45" s="66" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 14.11.26, 09.00 - 17.00 Uhr</v>
       </c>
       <c r="E45" s="66" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F45" s="66">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7</v>
       </c>
       <c r="G45" s="66">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="24">
       <c r="A46" s="111" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B46" s="128" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C46" s="66" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Windbreaker back to the 80ies</v>
       </c>
       <c r="D46" s="66" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Fr 30.10.26, 17.00 - 20.30 Uhr; Sa 31.10.26, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E46" s="66" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F46" s="66">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>11</v>
       </c>
       <c r="G46" s="66">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="36">
       <c r="A47" s="111" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B47" s="128" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C47" s="66" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Schönes aus Altglas gestalten - Glasrecycling praktisch im TG-Unterricht eingesetzt</v>
       </c>
       <c r="D47" s="66" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Fr 6.11.26, 17.00 - 20.00 Uhr; Sa 7.11.26, 09.00 - 17.00 Uhr</v>
       </c>
       <c r="E47" s="66" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>US, Z 2 + 3</v>
       </c>
       <c r="F47" s="66">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>10.5</v>
       </c>
       <c r="G47" s="66">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>157.5</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="111" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="B48" s="128" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C48" s="66" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Satay Grill</v>
       </c>
       <c r="D48" s="66" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 28.11.26, 09.00 - 16.00 Uhr</v>
       </c>
       <c r="E48" s="66" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F48" s="66">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>6</v>
       </c>
       <c r="G48" s="66">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="111" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B49" s="128" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C49" s="66" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Nähideen-Kiste</v>
       </c>
       <c r="D49" s="66" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 16.9.26, 14.00 - 18.30 Uhr</v>
       </c>
       <c r="E49" s="66" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 + 2</v>
       </c>
       <c r="F49" s="66">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>4.5</v>
       </c>
       <c r="G49" s="66">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>67.5</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="24">
       <c r="A50" s="111" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="B50" s="128" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C50" s="66" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Aufbaukurs Brennnesselfaser: Vom Stängel zum Garn</v>
       </c>
       <c r="D50" s="66" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 5.9.26, 09.00 - 16.00 Uhr</v>
       </c>
       <c r="E50" s="66" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F50" s="66">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>6</v>
       </c>
       <c r="G50" s="66">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="24">
       <c r="A51" s="111" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="B51" s="128" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C51" s="66" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Neue und trendige Verschlüsse - ich hab's geschnallt!</v>
       </c>
       <c r="D51" s="66" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 16.1.27, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E51" s="66" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F51" s="66">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7.5</v>
       </c>
       <c r="G51" s="66">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>112.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="24">
       <c r="A52" s="111" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B52" s="128" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C52" s="66" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Sticken auf Papier, Karten und Karton    </v>
       </c>
       <c r="D52" s="66" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 9.9.26, 13.30 - 17.30 Uhr</v>
       </c>
       <c r="E52" s="66" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F52" s="66">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>4</v>
       </c>
       <c r="G52" s="66">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="111" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B53" s="128" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C53" s="66" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Werken mit dem Taschenmesser</v>
       </c>
       <c r="D53" s="66" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 26.8.26, 13.30 - 17.30 Uhr</v>
       </c>
       <c r="E53" s="66" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 + 2</v>
       </c>
       <c r="F53" s="66">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>4</v>
       </c>
       <c r="G53" s="66">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="24">
       <c r="A54" s="111" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B54" s="128" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C54" s="66" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Mit Gustav und musicBox den Musikunterricht aufpeppen</v>
       </c>
       <c r="D54" s="66" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 17.2.27, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E54" s="66" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F54" s="66">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2.5</v>
       </c>
       <c r="G54" s="66">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="36">
       <c r="A55" s="111" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="B55" s="128" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C55" s="66" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Gefühle klingen – und wie! ein musikalisches Eintauchen in die Welt der Gefühle</v>
       </c>
       <c r="D55" s="66" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 23.1.27, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E55" s="66" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1, SHP</v>
       </c>
       <c r="F55" s="66">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7</v>
       </c>
       <c r="G55" s="66">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="48">
       <c r="A56" s="111" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B56" s="128" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C56" s="66" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Instrumentale Liedbegleitung auf der Gitarre, Klavier, Akkordeon, Percussion, Stimmbildung u.w., (Einzelunterricht)</v>
       </c>
       <c r="D56" s="66" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>10 Termine à 30 Minuten</v>
       </c>
       <c r="E56" s="66" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP</v>
       </c>
       <c r="F56" s="66">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>5</v>
       </c>
       <c r="G56" s="66">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>600</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="36">
+    <row r="57" spans="1:7">
       <c r="A57" s="111" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B57" s="128" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C57" s="66" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>CANTIAMO!</v>
       </c>
       <c r="D57" s="66" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 24.2., 3.3., 10.3., 17.3.27, 19.00 - 21.00 Uhr</v>
       </c>
       <c r="E57" s="66" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F57" s="66">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>8</v>
       </c>
       <c r="G57" s="66">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="24">
       <c r="A58" s="111" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="B58" s="128" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C58" s="66" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Schwimmen: SLRG WK Pool für Brevet I, Basis Pool, Plus Pool (ohne CPR)</v>
       </c>
       <c r="D58" s="66" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 26.8.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E58" s="66" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP mit SLRG-Brevet</v>
       </c>
       <c r="F58" s="66">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G58" s="66">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="24">
       <c r="A59" s="111" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="B59" s="128" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C59" s="66" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Schwimmen: SLRG WK Modul See für Brevet See (ohne CPR)</v>
       </c>
       <c r="D59" s="66" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 19.8.26, 08.30 - 12.00 Uhr</v>
       </c>
       <c r="E59" s="66" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP mit SLRG-Brevet</v>
       </c>
       <c r="F59" s="66">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G59" s="66">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="24">
       <c r="A60" s="111" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B60" s="128" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C60" s="66" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">Schwimmen: SLRG Wassersicherheit für Begleitpersonen - Hallenbad Kerns </v>
       </c>
       <c r="D60" s="66" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 2.9.26, 14.00 - 16.30 Uhr</v>
       </c>
       <c r="E60" s="66" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle (nur OW)</v>
       </c>
       <c r="F60" s="66">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2.5</v>
       </c>
       <c r="G60" s="66">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="24">
       <c r="A61" s="111" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="B61" s="128" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C61" s="66" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Sportkompakt Frühlingsweiterbildung 2027</v>
       </c>
       <c r="D61" s="66" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 17.4.27, 08.00 - 16.00 Uhr</v>
       </c>
       <c r="E61" s="66" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP</v>
       </c>
       <c r="F61" s="66">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7.5</v>
       </c>
       <c r="G61" s="66">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>112.5</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="24">
       <c r="A62" s="111" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B62" s="128" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C62" s="66" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Update kantonaler Schulsporttag Obwalden</v>
       </c>
       <c r="D62" s="66" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 16.9.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E62" s="66" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 (nur OW LP)</v>
       </c>
       <c r="F62" s="66">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G62" s="66">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="24">
       <c r="A63" s="111" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="B63" s="128" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C63" s="66" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>LED Matrix - Chancengleichheit fördern durch technisches Wissen</v>
       </c>
       <c r="D63" s="66" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 17.2, 3.3.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E63" s="66" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F63" s="66">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7</v>
       </c>
       <c r="G63" s="66">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="24">
       <c r="A64" s="111" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B64" s="128" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C64" s="66" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Die Büchse der Pandora – Kinder, Medien und die Hoffnung auf das Gute</v>
       </c>
       <c r="D64" s="66" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 13.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E64" s="66" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F64" s="66">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G64" s="66">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="24">
       <c r="A65" s="111" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B65" s="128" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C65" s="66" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Attraktive Arbeitsblätter, Flyer und Lernlandkarten mit Canva gestalten</v>
       </c>
       <c r="D65" s="66" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 2.9.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E65" s="66" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F65" s="66">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G65" s="66">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="111" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B66" s="128" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C66" s="66" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>KI im Klassenzimmer: Deep Dive</v>
       </c>
       <c r="D66" s="66" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 11.11.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E66" s="66" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP</v>
       </c>
       <c r="F66" s="66">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G66" s="66">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="111" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="B67" s="128" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C67" s="66" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>KI im Klassenzimmer: Grundlagen</v>
       </c>
       <c r="D67" s="66" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 16.9.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E67" s="66" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP</v>
       </c>
       <c r="F67" s="66">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G67" s="66">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="111" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="B68" s="128" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C68" s="66" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Informatik unplugged für Kids</v>
       </c>
       <c r="D68" s="66" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 14.11.26, 09.00 - 12.00 Uhr</v>
       </c>
       <c r="E68" s="66" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1, MS I</v>
       </c>
       <c r="F68" s="66">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G68" s="66">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="24">
       <c r="A69" s="111" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B69" s="128" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C69" s="66" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Lehr- und Lernfilme für den Unterricht herstellen</v>
       </c>
       <c r="D69" s="66" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Fr 13.11.26, 16.30 - 19.30 Uhr</v>
       </c>
       <c r="E69" s="66" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1, MS I</v>
       </c>
       <c r="F69" s="66">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G69" s="66">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="111" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="B70" s="128" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C70" s="66" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">Erklärvideos im Unterricht </v>
       </c>
       <c r="D70" s="66" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Do 12.11.26, 17.30 - 19.30 Uhr</v>
       </c>
       <c r="E70" s="66" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F70" s="66">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
       </c>
       <c r="G70" s="66">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="111" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B71" s="128" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C71" s="66" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">Gamification im Unterricht - so geht's! </v>
       </c>
       <c r="D71" s="66" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mo 23.11.26, 17.30 - 19.30 Uhr</v>
       </c>
       <c r="E71" s="66" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 - 3 (nur OW)</v>
       </c>
       <c r="F71" s="66">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
       </c>
       <c r="G71" s="66">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="24">
       <c r="A72" s="111" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B72" s="128" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C72" s="66" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>KI im Klassenzimmer: Individuelle Lernassistenten entwickeln</v>
       </c>
       <c r="D72" s="66" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 28.10.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E72" s="66" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3, SEK II, SHP, DaZ, BBF</v>
       </c>
       <c r="F72" s="66">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G72" s="66">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="24">
       <c r="A73" s="111" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="B73" s="128" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C73" s="66" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Learning by Making – Kreativität trifft Unterricht</v>
       </c>
       <c r="D73" s="66" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Do 26.11.26, 18.00 - 20.00 Uhr</v>
       </c>
       <c r="E73" s="66" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F73" s="66">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
       </c>
       <c r="G73" s="66">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="36">
       <c r="A74" s="111" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="B74" s="128" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C74" s="66" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>«AD(H)S und Lesen-, Schreiben-, Rechnenlernen: Fallstricke und effiziente Unterstützungsmöglichkeiten»</v>
       </c>
       <c r="D74" s="66" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Fr 28.8.26, 18.00 - 21.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E74" s="66" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 + 2, SHP, Logo</v>
       </c>
       <c r="F74" s="66">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>10</v>
       </c>
       <c r="G74" s="66">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="36">
       <c r="A75" s="111" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="B75" s="128" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C75" s="66" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Emotionaler Entwicklungsstand - Schlüssel bei Verhaltensauffälligkeiten? (Grundkurs)</v>
       </c>
       <c r="D75" s="66" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 27.2.27, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E75" s="66" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F75" s="66">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>6.5</v>
       </c>
       <c r="G75" s="66">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>97.5</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="48">
       <c r="A76" s="111" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="B76" s="128" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C76" s="66" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Die "Skala der Emotionalen Entwicklung - Diagnostik (SEED)" als Hilfsmittel im Umgang mit Verhaltensauffälligkeiten (Aufbaukurs inkl. Praxistag)</v>
       </c>
       <c r="D76" s="66" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 26.8.26, 13.30 - 17.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr; Sa 23.1.27, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E76" s="66" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F76" s="66">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>16.5</v>
       </c>
       <c r="G76" s="66">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>247.5</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="111" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="B77" s="128" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C77" s="66" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Schulabsentismus wirksam begegnen!</v>
       </c>
       <c r="D77" s="66" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Holkurs</v>
       </c>
       <c r="E77" s="66" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Schulteams (nur OW)</v>
       </c>
       <c r="F77" s="66">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G77" s="66">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="36">
       <c r="A78" s="111" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="B78" s="128" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C78" s="66" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Was Kinder bewegt und wann ist Psychomotoriktherapie die passende Methode?</v>
       </c>
       <c r="D78" s="66" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 25.11.26, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E78" s="66" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 - 3, SHP</v>
       </c>
       <c r="F78" s="66">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G78" s="66">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="24">
       <c r="A79" s="111" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="B79" s="128" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C79" s="66" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Joyful Workplace. Schlüsselfaktoren für sichtbare Arbeitsplatz-Attraktivität</v>
       </c>
       <c r="D79" s="66" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 2.9.26, 13.00 - 17.00 Uhr</v>
       </c>
       <c r="E79" s="66" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>SL</v>
       </c>
       <c r="F79" s="66">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>4</v>
       </c>
       <c r="G79" s="66">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>60</v>
       </c>
@@ -20443,66 +20443,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>853</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>856</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>857</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="19.5" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>221</v>
       </c>
       <c r="B3" s="58" t="str">
@@ -21377,1075 +21377,1075 @@
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Alltagsmathe im Kindergarten fördern</v>
       </c>
       <c r="D30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 12.9.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>KG, SHP</v>
       </c>
       <c r="F30" s="58">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G30" s="58">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
     </row>
     <row r="31" spans="1:10" ht="19.5" customHeight="1">
       <c r="A31" s="53" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B31" s="58" t="str">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C31" s="58" t="str">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Politik beginnt im Schulzimmer - Ideen und Materialien für die Praxis </v>
       </c>
       <c r="D31" s="58" t="str">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mo 24.8.26, 17.30 - 20.30 Uhr</v>
       </c>
       <c r="E31" s="58" t="str">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F31" s="58">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G31" s="58">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
       <c r="H31" s="58"/>
       <c r="I31" s="58"/>
       <c r="J31" s="58"/>
     </row>
     <row r="32" spans="1:10" ht="19.5" customHeight="1">
       <c r="A32" s="53" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B32" s="58" t="str">
         <f>VLOOKUP($A32,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C32" s="58" t="str">
         <f>VLOOKUP($A32,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Von Funken und Flammen - Feuertechniken </v>
       </c>
       <c r="D32" s="58" t="str">
         <f>VLOOKUP($A32,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.4.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E32" s="58" t="str">
         <f>VLOOKUP($A32,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Alle</v>
       </c>
       <c r="F32" s="58">
         <f>VLOOKUP($A32,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G32" s="58">
         <f>VLOOKUP($A32,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
     </row>
     <row r="33" spans="1:10" ht="19.5" customHeight="1">
       <c r="A33" s="53" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B33" s="58" t="str">
         <f>VLOOKUP($A33,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C33" s="58" t="str">
         <f>VLOOKUP($A33,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Wildpflanzen (er-)leben – nährend, heilsam, kostbar</v>
       </c>
       <c r="D33" s="58" t="str">
         <f>VLOOKUP($A33,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 22.5.27, 09.00 - 15.00 Uhr</v>
       </c>
       <c r="E33" s="58" t="str">
         <f>VLOOKUP($A33,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Alle</v>
       </c>
       <c r="F33" s="58">
         <f>VLOOKUP($A33,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G33" s="58">
         <f>VLOOKUP($A33,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>90</v>
       </c>
       <c r="H33" s="58"/>
       <c r="I33" s="58"/>
       <c r="J33" s="58"/>
     </row>
     <row r="34" spans="1:10" ht="19.5" customHeight="1">
       <c r="A34" s="53" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B34" s="58" t="str">
         <f>VLOOKUP($A34,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C34" s="58" t="str">
         <f>VLOOKUP($A34,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Robotik mit explore-it</v>
       </c>
       <c r="D34" s="58" t="str">
         <f>VLOOKUP($A34,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.10.26, 13.30 - 17.30 Uhr</v>
       </c>
       <c r="E34" s="58" t="str">
         <f>VLOOKUP($A34,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F34" s="58">
         <f>VLOOKUP($A34,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G34" s="58">
         <f>VLOOKUP($A34,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
     </row>
     <row r="35" spans="1:10" ht="19.5" customHeight="1">
       <c r="A35" s="53" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B35" s="58" t="str">
         <f>VLOOKUP($A35,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C35" s="58" t="str">
         <f>VLOOKUP($A35,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Impulsgruppe WAH</v>
       </c>
       <c r="D35" s="58" t="str">
         <f>VLOOKUP($A35,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 16.9.26, Mi 17.2., 19.5.27, 13.45 - 17.00 Uhr</v>
       </c>
       <c r="E35" s="58" t="str">
         <f>VLOOKUP($A35,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F35" s="58">
         <f>VLOOKUP($A35,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9.75</v>
       </c>
       <c r="G35" s="58">
         <f>VLOOKUP($A35,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>146.25</v>
       </c>
       <c r="H35" s="58"/>
       <c r="I35" s="58"/>
       <c r="J35" s="58"/>
     </row>
     <row r="36" spans="1:10" ht="19.5" customHeight="1">
       <c r="A36" s="53" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B36" s="58" t="str">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C36" s="58" t="str">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Handhabung Kleinlöschgeräte</v>
       </c>
       <c r="D36" s="58" t="str">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 11.11.26, 13.45 - 15.30 Uhr</v>
       </c>
       <c r="E36" s="58" t="str">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F36" s="58">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>1.75</v>
       </c>
       <c r="G36" s="58">
         <f>VLOOKUP($A36,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>26.25</v>
       </c>
       <c r="H36" s="58"/>
       <c r="I36" s="58"/>
       <c r="J36" s="58"/>
     </row>
     <row r="37" spans="1:10" ht="19.5" customHeight="1">
       <c r="A37" s="53" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="B37" s="58" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C37" s="58" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>KI im Bewerbungsprozess – Chancen, Risiken und praktische Anwendung</v>
       </c>
       <c r="D37" s="58" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 17.2.27, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E37" s="58" t="str">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3, SHP</v>
       </c>
       <c r="F37" s="58">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G37" s="58">
         <f>VLOOKUP($A37,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
       <c r="H37" s="58"/>
       <c r="I37" s="58"/>
       <c r="J37" s="58"/>
     </row>
     <row r="38" spans="1:10" ht="19.5" customHeight="1">
       <c r="A38" s="53" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="B38" s="58" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C38" s="58" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Gemeinsam spielerisch kreativ: Malideen für Klasse &amp; Gruppe</v>
       </c>
       <c r="D38" s="58" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Di 27.10.26, 19.00 - 21.00 Uhr</v>
       </c>
       <c r="E38" s="58" t="str">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, Z 2</v>
       </c>
       <c r="F38" s="58">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2</v>
       </c>
       <c r="G38" s="58">
         <f>VLOOKUP($A38,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>30</v>
       </c>
       <c r="H38" s="58"/>
       <c r="I38" s="58"/>
       <c r="J38" s="58"/>
     </row>
     <row r="39" spans="1:10" ht="19.5" customHeight="1">
       <c r="A39" s="53" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B39" s="58" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C39" s="58" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Drucken mit Lego</v>
       </c>
       <c r="D39" s="58" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 5.9.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E39" s="58" t="str">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, Z 2 + 3, SEK II</v>
       </c>
       <c r="F39" s="58">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G39" s="58">
         <f>VLOOKUP($A39,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
     </row>
     <row r="40" spans="1:10" ht="19.5" customHeight="1">
       <c r="A40" s="53" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B40" s="58" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C40" s="58" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Cyanotypie – Fotografie mit der Sonne </v>
       </c>
       <c r="D40" s="58" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 29.8.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E40" s="58" t="str">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, Z 2 + 3, SEK II</v>
       </c>
       <c r="F40" s="58">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G40" s="58">
         <f>VLOOKUP($A40,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H40" s="58"/>
       <c r="I40" s="58"/>
       <c r="J40" s="58"/>
     </row>
     <row r="41" spans="1:10" ht="19.5" customHeight="1">
       <c r="A41" s="53" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B41" s="58" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C41" s="58" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Plotten im Unterricht</v>
       </c>
       <c r="D41" s="58" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 11.9.26, 17.30 - 21.00 Uhr; Sa 12.9.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E41" s="58" t="str">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, Z 2 + 3, SEK II</v>
       </c>
       <c r="F41" s="58">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>10.5</v>
       </c>
       <c r="G41" s="58">
         <f>VLOOKUP($A41,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>157.5</v>
       </c>
       <c r="H41" s="58"/>
       <c r="I41" s="58"/>
       <c r="J41" s="58"/>
     </row>
     <row r="42" spans="1:10" ht="19.5" customHeight="1">
       <c r="A42" s="53" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B42" s="58" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C42" s="58" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Upcycling – Tetra-Pak-Drucken ist in</v>
       </c>
       <c r="D42" s="58" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 22.1.27, 17.30 - 20.30 Uhr; Sa 23.1.27, 09.00 - 16.00 Uhr</v>
       </c>
       <c r="E42" s="58" t="str">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F42" s="58">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G42" s="58">
         <f>VLOOKUP($A42,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>135</v>
       </c>
       <c r="H42" s="58"/>
       <c r="I42" s="58"/>
       <c r="J42" s="58"/>
     </row>
     <row r="43" spans="1:10" ht="19.5" customHeight="1">
       <c r="A43" s="53" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B43" s="58" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C43" s="58" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>LEDs im Textilen Gestalten</v>
       </c>
       <c r="D43" s="58" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 5.6.27, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E43" s="58" t="str">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F43" s="58">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G43" s="58">
         <f>VLOOKUP($A43,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H43" s="58"/>
       <c r="I43" s="58"/>
       <c r="J43" s="58"/>
     </row>
     <row r="44" spans="1:10" ht="19.5" customHeight="1">
       <c r="A44" s="53" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B44" s="58" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C44" s="58" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Stricken und Häkeln – grenzenlose Kreativität</v>
       </c>
       <c r="D44" s="58" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 30.10.26, 17.30 - 20.30 Uhr; Sa 31.10.26, 09.00 - 16.30 Uhr</v>
       </c>
       <c r="E44" s="58" t="str">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2</v>
       </c>
       <c r="F44" s="58">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9.5</v>
       </c>
       <c r="G44" s="58">
         <f>VLOOKUP($A44,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>142.5</v>
       </c>
       <c r="H44" s="58"/>
       <c r="I44" s="58"/>
       <c r="J44" s="58"/>
     </row>
     <row r="45" spans="1:10" ht="19.5" customHeight="1">
       <c r="A45" s="53" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B45" s="58" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C45" s="58" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Töpfern – Ton erfahren, gestalten, vermitteln</v>
       </c>
       <c r="D45" s="58" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.9., 9.9., 23.9.26, 17.30 - 21.00 Uhr</v>
       </c>
       <c r="E45" s="58" t="str">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Alle</v>
       </c>
       <c r="F45" s="58">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>10.5</v>
       </c>
       <c r="G45" s="58">
         <f>VLOOKUP($A45,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>157.5</v>
       </c>
       <c r="H45" s="58"/>
       <c r="I45" s="58"/>
       <c r="J45" s="58"/>
     </row>
     <row r="46" spans="1:10" ht="19.5" customHeight="1">
       <c r="A46" s="53" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B46" s="58" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C46" s="58" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Kreative Holzprojekte: (Brett-)spiele selbst gemacht</v>
       </c>
       <c r="D46" s="58" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 24.4.27, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E46" s="58" t="str">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F46" s="58">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G46" s="58">
         <f>VLOOKUP($A46,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H46" s="58"/>
       <c r="I46" s="58"/>
       <c r="J46" s="58"/>
     </row>
     <row r="47" spans="1:10" ht="19.5" customHeight="1">
       <c r="A47" s="53" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B47" s="58" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C47" s="58" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Ukulele selber bauen</v>
       </c>
       <c r="D47" s="58" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 14.11., 28.11.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E47" s="58" t="str">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Alle</v>
       </c>
       <c r="F47" s="58">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>14</v>
       </c>
       <c r="G47" s="58">
         <f>VLOOKUP($A47,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>210</v>
       </c>
       <c r="H47" s="58"/>
       <c r="I47" s="58"/>
       <c r="J47" s="58"/>
     </row>
     <row r="48" spans="1:10" ht="19.5" customHeight="1">
       <c r="A48" s="53" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B48" s="58" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C48" s="58" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Mein Flipperkasten</v>
       </c>
       <c r="D48" s="58" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 14.11., 28.11.26, 08.30 - 17.00 Uhr</v>
       </c>
       <c r="E48" s="58" t="str">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F48" s="58">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>14</v>
       </c>
       <c r="G48" s="58">
         <f>VLOOKUP($A48,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>210</v>
       </c>
       <c r="H48" s="58"/>
       <c r="I48" s="58"/>
       <c r="J48" s="58"/>
     </row>
     <row r="49" spans="1:11" ht="19.5" customHeight="1">
       <c r="A49" s="53" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B49" s="58" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C49" s="58" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Singend durchs Jahr</v>
       </c>
       <c r="D49" s="58" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 14.11.26, 08.30 - 12.00 Uhr</v>
       </c>
       <c r="E49" s="58" t="str">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1</v>
       </c>
       <c r="F49" s="58">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G49" s="58">
         <f>VLOOKUP($A49,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
       <c r="H49" s="58"/>
       <c r="I49" s="58"/>
       <c r="J49" s="58"/>
     </row>
     <row r="50" spans="1:11" ht="19.5" customHeight="1">
       <c r="A50" s="53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="B50" s="58" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C50" s="58" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>…wenn Frau Holle tanzt statt Kissen schüttelt</v>
       </c>
       <c r="D50" s="58" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.10.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E50" s="58" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1</v>
       </c>
       <c r="F50" s="58">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G50" s="58">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
       <c r="H50" s="58"/>
       <c r="I50" s="58"/>
       <c r="J50" s="58"/>
     </row>
     <row r="51" spans="1:11" ht="19.5" customHeight="1">
       <c r="A51" s="53" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lebensrettung: Komplettkurs/Refresher BLS-AED</v>
       </c>
       <c r="D51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 10.3.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP (mit und ohne BLS-AED-Ausweis)</v>
       </c>
       <c r="F51" s="58">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G51" s="58">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H51" s="58"/>
       <c r="I51" s="58"/>
       <c r="J51" s="58"/>
     </row>
     <row r="52" spans="1:11" ht="19.5" customHeight="1">
       <c r="A52" s="53" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lebensrettung: Komplettkurs/Refresher BLS-AED</v>
       </c>
       <c r="D52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 17.3.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP (mit und ohne BLS-AED-Ausweis)</v>
       </c>
       <c r="F52" s="58">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G52" s="58">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H52" s="58"/>
       <c r="I52" s="58"/>
       <c r="J52" s="58"/>
     </row>
     <row r="53" spans="1:11" ht="19.5" customHeight="1">
       <c r="A53" s="53" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lebensrettung: Grundkurs/Refresher BLS-AED-Ausweis (ehemals CRP)</v>
       </c>
       <c r="D53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Holkurs</v>
       </c>
       <c r="E53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F53" s="58">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G53" s="58">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H53" s="58"/>
       <c r="I53" s="58"/>
       <c r="J53" s="58"/>
     </row>
     <row r="54" spans="1:11" ht="19.5" customHeight="1">
       <c r="A54" s="53" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schwimmen: SLRG Grundausbildung Modul Fluss</v>
       </c>
       <c r="D54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 5.9.26, 08.00 - 17.00 Uhr</v>
       </c>
       <c r="E54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit SLRG-Brevet Anerkennung Modul See</v>
       </c>
       <c r="F54" s="58">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G54" s="58">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>120</v>
       </c>
       <c r="H54" s="58"/>
       <c r="I54" s="58"/>
       <c r="J54" s="58"/>
     </row>
     <row r="55" spans="1:11" ht="19.5" customHeight="1">
       <c r="A55" s="53" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Kombikurs: Schwimmen WK Pool und WK BLS-AED </v>
       </c>
       <c r="D55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 20.2.27, 09.00 - 16.00 Uhr</v>
       </c>
       <c r="E55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit beiden Anerkennungen SLRG-Brevet und BLS-AED Ausweis</v>
       </c>
       <c r="F55" s="58">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G55" s="58">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>90</v>
       </c>
       <c r="H55" s="58"/>
       <c r="I55" s="58"/>
       <c r="J55" s="58"/>
     </row>
     <row r="56" spans="1:11" ht="19.5" customHeight="1">
       <c r="A56" s="53" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>MF J+S Skifahren</v>
       </c>
       <c r="D56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 19.12.26, 08.00 - 16.30 Uhr</v>
       </c>
       <c r="E56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit J+S Anerkennung Skifahren</v>
       </c>
       <c r="F56" s="58">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7.5</v>
       </c>
       <c r="G56" s="58">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>112.5</v>
       </c>
       <c r="H56" s="58"/>
       <c r="I56" s="58"/>
       <c r="J56" s="58"/>
     </row>
     <row r="57" spans="1:11" ht="19.5" customHeight="1">
       <c r="A57" s="53" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="B57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Einführungskurs J+S Skifahren für Lehrpersonen</v>
       </c>
       <c r="D57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 29.1.27 - So 31.1.27, 08.00 - 16.00 Uhr (Achtung: inkl. Übernachtungen)</v>
       </c>
       <c r="E57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit aktiver Erfahrung im Skifahren (siehe skifahrtechnische Anforderungen)</v>
       </c>
       <c r="F57" s="58">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>27</v>
       </c>
       <c r="G57" s="58">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>405</v>
       </c>
       <c r="H57" s="58"/>
       <c r="I57" s="58"/>
       <c r="J57" s="58"/>
     </row>
     <row r="58" spans="1:11" ht="19.5" customHeight="1">
       <c r="A58" s="53" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>MF J+S Allround (ehemals Kindersport)</v>
       </c>
       <c r="D58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 3.4.27, 08.30 - 17.30 Uhr</v>
       </c>
       <c r="E58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit J+S Anerkennung Allround (Kindersport)</v>
       </c>
       <c r="F58" s="58">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G58" s="58">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H58" s="58"/>
       <c r="I58" s="58"/>
       <c r="J58" s="58"/>
     </row>
     <row r="59" spans="1:11" ht="19.5" customHeight="1">
       <c r="A59" s="53" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="B59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Wenn Kinder- und Jugendchats den Unterricht stören</v>
       </c>
       <c r="D59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 20.1.27, 13.30 - 17.30 Uhr</v>
       </c>
       <c r="E59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3, SEK II, SHP, PmT, SL, Logo, SSA</v>
       </c>
       <c r="F59" s="58">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G59" s="58">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H59" s="58"/>
       <c r="I59" s="58"/>
       <c r="J59" s="58"/>
     </row>
     <row r="60" spans="1:11" ht="19.5" customHeight="1">
       <c r="A60" s="53" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Künstliche Intelligenz – (k)ein Thema für meine Klasse?</v>
       </c>
       <c r="D60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.9., 16.9.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F60" s="58">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G60" s="58">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H60" s="58"/>
       <c r="I60" s="58"/>
       <c r="J60" s="58"/>
     </row>
     <row r="61" spans="1:11" ht="19.5" customHeight="1">
       <c r="A61" s="53" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="B61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>4 K’s (21th century skills) und KI</v>
       </c>
       <c r="D61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Do 18.3.27, 17.0 - 20.00 Uhr</v>
       </c>
       <c r="E61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F61" s="58">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G61" s="58">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
       <c r="H61" s="58"/>
       <c r="I61" s="58"/>
       <c r="J61" s="58"/>
     </row>
     <row r="62" spans="1:11" ht="19.5" customHeight="1">
       <c r="A62" s="53" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Umgang mit herausforderndem Verhalten im Schulalltag</v>
       </c>
       <c r="D62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Holkurs</v>
       </c>
       <c r="E62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2, SHP</v>
       </c>
       <c r="F62" s="58">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4.5</v>
       </c>
       <c r="G62" s="58">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>67.5</v>
       </c>
       <c r="H62" s="58"/>
       <c r="I62" s="58"/>
       <c r="J62" s="58"/>
     </row>
     <row r="63" spans="1:11" ht="19.5" customHeight="1">
       <c r="A63" s="53" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="B63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Was ist AD(H)S - Was hilft betroffenen Schülerinnen und Schülern im Unterricht</v>
       </c>
       <c r="D63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Di 23.3.27, 17.30 - 21.00 Uhr</v>
       </c>
       <c r="E63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 - 3, SEK II, SHP</v>
       </c>
       <c r="F63" s="58">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G63" s="58">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
@@ -22535,66 +22535,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="60">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>853</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>856</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>857</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="29.25" customHeight="1">
       <c r="A3" s="80" t="s">
         <v>182</v>
       </c>
       <c r="B3" s="58" t="str">
@@ -22891,51 +22891,51 @@
       </c>
       <c r="C12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Sommerkurs: Unterrichtsplanung für die Sekundarstufe I</v>
       </c>
       <c r="D12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mo 6.7. - Do, 9.7.26, 08.30 - 16.30 Uhr (Anmeldeschluss ist der 15.5.26)</v>
       </c>
       <c r="E12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F12" s="58">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>28</v>
       </c>
       <c r="G12" s="58">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>650</v>
       </c>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" ht="24.75">
       <c r="A13" s="117" t="s">
         <v>405</v>
       </c>
       <c r="B13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Praxisgruppe IF/IS - Kurskosten in Abklärung</v>
       </c>
       <c r="D13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi, 23.9.26, 14.00 - 17.00 Uhr plus weitere Treffen</v>
       </c>
       <c r="E13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>SHP</v>
       </c>
       <c r="F13" s="58">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>12</v>
       </c>
       <c r="G13" s="58">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
@@ -22989,531 +22989,531 @@
         <f>VLOOKUP($A15,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Meine berufliche Laufbahn - wie will ich mich weiterentwickeln?</v>
       </c>
       <c r="D15" s="58" t="str">
         <f>VLOOKUP($A15,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Do 28.1, 25.2, 18.3.27, 17.30 - 20.30 Uhr</v>
       </c>
       <c r="E15" s="58" t="str">
         <f>VLOOKUP($A15,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F15" s="58">
         <f>VLOOKUP($A15,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G15" s="58">
         <f>VLOOKUP($A15,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>207</v>
       </c>
       <c r="H15" s="58"/>
       <c r="I15" s="58"/>
       <c r="J15" s="58"/>
     </row>
     <row r="16" spans="1:13" ht="24.75">
       <c r="A16" s="79" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B16" s="58" t="str">
         <f>VLOOKUP($A16,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C16" s="58" t="str">
         <f>VLOOKUP($A16,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lernen lernen – Lernstrategien wirksam vermitteln</v>
       </c>
       <c r="D16" s="58" t="str">
         <f>VLOOKUP($A16,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 4.9.26, 09.00 - 16.00 Uhr</v>
       </c>
       <c r="E16" s="58" t="str">
         <f>VLOOKUP($A16,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F16" s="58">
         <f>VLOOKUP($A16,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G16" s="58">
         <f>VLOOKUP($A16,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>138</v>
       </c>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
     </row>
     <row r="17" spans="1:10" ht="24.75">
       <c r="A17" s="79" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B17" s="58" t="str">
         <f>VLOOKUP($A17,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C17" s="58" t="str">
         <f>VLOOKUP($A17,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Hochsensible/hochsensitive Lernende erkennen, verstehen und begleiten</v>
       </c>
       <c r="D17" s="58" t="str">
         <f>VLOOKUP($A17,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 17.10, 31.10.26, 09.00 - 14.00 Uhr</v>
       </c>
       <c r="E17" s="58" t="str">
         <f>VLOOKUP($A17,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Alle</v>
       </c>
       <c r="F17" s="58">
         <f>VLOOKUP($A17,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G17" s="58">
         <f>VLOOKUP($A17,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>184</v>
       </c>
       <c r="H17" s="58"/>
       <c r="I17" s="58"/>
       <c r="J17" s="58"/>
     </row>
     <row r="18" spans="1:10" ht="36.75">
       <c r="A18" s="53" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B18" s="58" t="str">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C18" s="58" t="str">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Autismus und Normalintelligenz – Verhaltensweisen, Rahmenbedingungen und Fördermassnahmen </v>
       </c>
       <c r="D18" s="58" t="str">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 10.3, 24.3, 21.4, 12.5.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E18" s="58" t="str">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP, SL</v>
       </c>
       <c r="F18" s="58">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>14</v>
       </c>
       <c r="G18" s="58">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>322</v>
       </c>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="79" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="B19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Beurteilen und KI – passt das zusammen?</v>
       </c>
       <c r="D19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Di 16.3.27, 17.00 - 20.00 Uhr</v>
       </c>
       <c r="E19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3, SEK II</v>
       </c>
       <c r="F19" s="58">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G19" s="58">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>69</v>
       </c>
       <c r="H19" s="58"/>
       <c r="I19" s="58"/>
       <c r="J19" s="58"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="53" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="B20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Mut zu vielfältigeren Beurteilungsanlässen</v>
       </c>
       <c r="D20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 11.11, 14.4.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2</v>
       </c>
       <c r="F20" s="58">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G20" s="58">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>138</v>
       </c>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
     </row>
     <row r="21" spans="1:10" ht="36.75">
       <c r="A21" s="79" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="B21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Unterstützte Kommunikation in Theorie und Praxis (inkl. Einführung in die PORTA-Gebärden)</v>
       </c>
       <c r="D21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Do 10.9, 17.9, 24.9.26, 17.30 - 20.30 Uhr</v>
       </c>
       <c r="E21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1, Z 2, Logo, KA</v>
       </c>
       <c r="F21" s="58">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G21" s="58">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>207</v>
       </c>
       <c r="H21" s="58"/>
       <c r="I21" s="58"/>
       <c r="J21" s="58"/>
     </row>
     <row r="22" spans="1:10" ht="24.75">
       <c r="A22" s="79" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="B22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lernwege sichtbar machen – entdecken, verstehen, begleiten</v>
       </c>
       <c r="D22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 28.10, 20.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2</v>
       </c>
       <c r="F22" s="58">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G22" s="58">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>138</v>
       </c>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
     </row>
     <row r="23" spans="1:10" ht="36.75">
       <c r="A23" s="79" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="B23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>«TEACCH» für alle – ein Lösungsansatz für den Schulalltag im Individualisierungsdschungel?</v>
       </c>
       <c r="D23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 3.3.27, 13.30 - 16.00 Uhr; Sa 13.3.27, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1, IF, SHP</v>
       </c>
       <c r="F23" s="58">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G23" s="58">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>207</v>
       </c>
       <c r="H23" s="58"/>
       <c r="I23" s="58"/>
       <c r="J23" s="58"/>
     </row>
     <row r="24" spans="1:10" ht="24.75">
       <c r="A24" s="79" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="B24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Ready, steady, go! CLIL mit Englisch und Sport</v>
       </c>
       <c r="D24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.2, 12.5.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F24" s="58">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G24" s="58">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>184</v>
       </c>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
     </row>
     <row r="25" spans="1:10" ht="24.75">
       <c r="A25" s="79" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="B25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Fransique: Bilinguale Unterrichtseinheiten mit Französisch und Musik (Zyklus 2) </v>
       </c>
       <c r="D25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.9, 3.3, 19.5.27, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F25" s="58">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G25" s="58">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>207</v>
       </c>
       <c r="H25" s="58"/>
       <c r="I25" s="58"/>
       <c r="J25" s="58"/>
     </row>
     <row r="26" spans="1:10" ht="24.75">
       <c r="A26" s="79" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="B26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Sexualkunde Zyklus 2: Methodisch-didaktische Umsetzungsmöglichkeiten</v>
       </c>
       <c r="D26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.10.26, 13.30 - 17.30 Uhr</v>
       </c>
       <c r="E26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F26" s="58">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G26" s="58">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>92</v>
       </c>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
     </row>
     <row r="27" spans="1:10" ht="36.75">
       <c r="A27" s="79" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="B27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Forschen im Klassenzimmer: Versuche zu Denk-, Arbeits- und Handlungsweisen im NT-Unterricht</v>
       </c>
       <c r="D27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 4.11.26,  24.2., 24.3., 2.6.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F27" s="58">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>10</v>
       </c>
       <c r="G27" s="58">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>230</v>
       </c>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
     </row>
     <row r="28" spans="1:10" ht="24.75">
       <c r="A28" s="79" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="B28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Echt RZG integrativ – Modelle, Wege, Möglichkeiten</v>
       </c>
       <c r="D28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 17.3, 24.3.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F28" s="58">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G28" s="58">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>138</v>
       </c>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
     </row>
     <row r="29" spans="1:10" ht="36.75">
       <c r="A29" s="79" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="B29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Niveaugemischter WAH-Unterricht </v>
       </c>
       <c r="D29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 31.10.26, 09.00 - 16.00 Uhr; Mo 16.11.,18.00 - 19.30 Uhr; Di 24.11.26, 18.00 - 19.30 Uhr; Mi 13.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F29" s="58">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>10.5</v>
       </c>
       <c r="G29" s="58">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>241.5</v>
       </c>
       <c r="H29" s="58"/>
       <c r="I29" s="58"/>
       <c r="J29" s="58"/>
     </row>
     <row r="30" spans="1:10" ht="24.75">
       <c r="A30" s="79" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="B30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Sexualkunde Zyklus 3: Methodisch didaktische Umsetzungsmöglichkeiten</v>
       </c>
       <c r="D30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 4.11.26, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F30" s="58">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G30" s="58">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>69</v>
       </c>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
     </row>
-    <row r="31" spans="1:10" ht="36.75">
+    <row r="31" spans="1:10">
       <c r="A31" s="79" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="B31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="C31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="D31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="E31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="F31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="G31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>#N/A</v>
       </c>
@@ -23607,87 +23607,87 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="36">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>853</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>856</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>857</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="24">
+    <row r="3" spans="1:13" ht="48">
       <c r="A3" s="112" t="s">
         <v>185</v>
       </c>
       <c r="B3" s="58" t="str">
         <f>VLOOKUP($A3,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>SZ</v>
       </c>
       <c r="C3" s="58" t="str">
         <f>VLOOKUP($A3,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Das Schuljahr 2026/27 planen</v>
       </c>
       <c r="D3" s="58" t="str">
         <f>VLOOKUP($A3,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mo 8.6, 9.6, 10.6.26, 08.30 - 16.30 Uhr, Anmeldeschluss ist der 15.5.26</v>
       </c>
       <c r="E3" s="58" t="str">
         <f>VLOOKUP($A3,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, Z 2</v>
       </c>
       <c r="F3" s="58">
         <f>VLOOKUP($A3,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>18</v>
       </c>
       <c r="G3" s="58">
         <f>VLOOKUP($A3,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
@@ -23937,83 +23937,83 @@
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Wie sieht kompetenzorientierter Mathematikunterricht im Kindergarten aus?</v>
       </c>
       <c r="D11" s="58" t="str">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 23.9, 21.10.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E11" s="58" t="str">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>KG</v>
       </c>
       <c r="F11" s="58">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G11" s="58">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>132</v>
       </c>
       <c r="H11" s="58"/>
       <c r="I11" s="58"/>
       <c r="J11" s="58"/>
     </row>
     <row r="12" spans="1:13" ht="24.75">
       <c r="A12" s="129" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="B12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>SZ</v>
       </c>
       <c r="C12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Gesund bleiben als Schulleitung</v>
       </c>
       <c r="D12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 7.4.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>SL</v>
       </c>
       <c r="F12" s="58">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G12" s="58">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>66</v>
       </c>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
     </row>
     <row r="13" spans="1:13" ht="36.75">
       <c r="A13" s="129" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="B13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>SZ</v>
       </c>
       <c r="C13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schule sichtbar machen! Profilbildende Öffentlichkeitsarbeit</v>
       </c>
       <c r="D13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.3.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>SL</v>
       </c>
       <c r="F13" s="58">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G13" s="58">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>66</v>
       </c>