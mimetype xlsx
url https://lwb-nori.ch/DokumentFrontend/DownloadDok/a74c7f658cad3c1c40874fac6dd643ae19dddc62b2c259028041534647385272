--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -21,53 +21,53 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\LWB\2026-2027 LWB\Übergreifendes\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7484209A-45A7-4778-B61D-C992435DA58A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4899EAC9-0159-419F-9DDB-FF4ADD6422A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FABC974C-30FB-4F71-9FAA-4EB1FCBC7193}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="28350" windowHeight="17520" activeTab="1" xr2:uid="{FABC974C-30FB-4F71-9FAA-4EB1FCBC7193}"/>
   </bookViews>
   <sheets>
     <sheet name="Formular" sheetId="1" r:id="rId1"/>
     <sheet name="Kursliste gesamt" sheetId="15" r:id="rId2"/>
     <sheet name="Kanton" sheetId="16" state="hidden" r:id="rId3"/>
     <sheet name="Schulen" sheetId="5" state="hidden" r:id="rId4"/>
     <sheet name="NW" sheetId="9" state="hidden" r:id="rId5"/>
     <sheet name="OW" sheetId="8" state="hidden" r:id="rId6"/>
     <sheet name="UR" sheetId="4" state="hidden" r:id="rId7"/>
     <sheet name="LU" sheetId="11" state="hidden" r:id="rId8"/>
     <sheet name="SZ" sheetId="10" state="hidden" r:id="rId9"/>
     <sheet name="ZG" sheetId="12" state="hidden" r:id="rId10"/>
     <sheet name="Zusammenfassung" sheetId="3" state="hidden" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Formular!$A$11:$G$24</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Kursliste gesamt'!$A$8:$G$270</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">LU!$A$2:$M$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">NW!$A$2:$M$80</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">OW!$A$2:$H$78</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">UR!$A$1:$E$63</definedName>
     <definedName name="D_LU">LU!$A$2:$A$41</definedName>
     <definedName name="D_NW">NW!$A$2:$A$100</definedName>
     <definedName name="D_OW">OW!$A$2:$A$103</definedName>
     <definedName name="D_SZ">SZ!$A$2:$A$49</definedName>
@@ -4399,53 +4399,50 @@
   <si>
     <t>26/44-103</t>
   </si>
   <si>
     <t>Schwimmen: SLRG WK Pool - für Brevet I, Basis Pool, Plus Pool (ohne CPR)</t>
   </si>
   <si>
     <t>Sa 6.3.27, 08.30 - 12.00 Uhr</t>
   </si>
   <si>
     <t>26/44-104</t>
   </si>
   <si>
     <t>Sa 5.6.27, 08.30 - 16.30 Uhr</t>
   </si>
   <si>
     <t>26/44-201</t>
   </si>
   <si>
     <t>Mi 26.8.26, 13.30 - 17.00 Uhr</t>
   </si>
   <si>
     <t>26/44-202</t>
   </si>
   <si>
-    <t>Mi 19.8.26, 08.30 - 12.00 Uhr</t>
-[...1 lines deleted...]
-  <si>
     <t>26/44-203</t>
   </si>
   <si>
     <t>Mi 2.9.26, 13.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>26/44-207</t>
   </si>
   <si>
     <t>Sportkompakt Frühlingsweiterbildung 2027</t>
   </si>
   <si>
     <t>Sa 17.4.27, 08.00 - 16.00 Uhr</t>
   </si>
   <si>
     <t>26/44-208</t>
   </si>
   <si>
     <t>26/44-301</t>
   </si>
   <si>
     <t>Lebensrettung: Komplettkurs/Refresher BLS-AED</t>
   </si>
   <si>
     <t>Mi 10.3.27, 14.00 - 18.00 Uhr</t>
@@ -5040,50 +5037,53 @@
     <t>Mi 24.6., 2.9., 21.10.26, Mi 27.1.27, 14.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>Mi 2.12.26, 14.00 - 17.00 Uhr; Do 14.1.27, 17.30 - 20.00 Uhr; Do 18.2.27, 17.30 - 20.00 Uhr</t>
   </si>
   <si>
     <t>Mi 24.2, 17.3.27, 16.30 - 18.30 Uhr</t>
   </si>
   <si>
     <t>Fr 28.8.26, 18.00 - 21.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr</t>
   </si>
   <si>
     <t>Mi 26.8.26, 13.30 - 17.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr; Sa 23.1.27, 08.30 - 16.00 Uhr</t>
   </si>
   <si>
     <t>Mi 4.11.26,  24.2., 24.3., 2.6.27, 14.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>Sa 31.10.26, 09.00 - 16.00 Uhr; Mo 16.11.,18.00 - 19.30 Uhr; Di 24.11.26, 18.00 - 19.30 Uhr; Mi 13.1.27, 14.00 - 17.00 Uhr</t>
   </si>
   <si>
     <t>6h individuelles E-Learining (Zeitraum: August - Oktober 26)</t>
   </si>
   <si>
     <t>Sa 24.4.27, 09.00 - 16.00 Uhr</t>
+  </si>
+  <si>
+    <t>Mi 19.8.26, 13.30 - 17.00 Uhr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="000\ 000\ 00\ 00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -6033,140 +6033,140 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Komma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Link" xfId="2" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="60">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
@@ -7130,238 +7130,238 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="8" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="25.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12" customHeight="1">
       <c r="E1" s="132"/>
       <c r="F1" s="132"/>
       <c r="G1" s="132"/>
     </row>
     <row r="2" spans="1:9" ht="12" customHeight="1">
       <c r="E2" s="132"/>
       <c r="F2" s="132"/>
       <c r="G2" s="132"/>
     </row>
     <row r="3" spans="1:9" ht="18" customHeight="1">
       <c r="E3" s="132"/>
       <c r="F3" s="132"/>
       <c r="G3" s="132"/>
     </row>
     <row r="4" spans="1:9" s="14" customFormat="1" ht="20.45" customHeight="1">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
     </row>
     <row r="5" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A5" s="170" t="s">
+      <c r="A5" s="187" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="170"/>
-[...6 lines deleted...]
-      <c r="G5" s="176"/>
+      <c r="B5" s="187"/>
+      <c r="C5" s="188"/>
+      <c r="D5" s="192" t="s">
+        <v>862</v>
+      </c>
+      <c r="E5" s="193"/>
+      <c r="F5" s="193"/>
+      <c r="G5" s="193"/>
       <c r="H5" s="19"/>
     </row>
     <row r="6" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
-      <c r="D6" s="175"/>
-[...2 lines deleted...]
-      <c r="G6" s="176"/>
+      <c r="D6" s="192"/>
+      <c r="E6" s="193"/>
+      <c r="F6" s="193"/>
+      <c r="G6" s="193"/>
       <c r="H6" s="19"/>
     </row>
     <row r="7" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
-      <c r="D7" s="175"/>
-[...2 lines deleted...]
-      <c r="G7" s="176"/>
+      <c r="D7" s="192"/>
+      <c r="E7" s="193"/>
+      <c r="F7" s="193"/>
+      <c r="G7" s="193"/>
       <c r="H7" s="19"/>
     </row>
     <row r="8" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="23"/>
-      <c r="D8" s="175"/>
-[...2 lines deleted...]
-      <c r="G8" s="176"/>
+      <c r="D8" s="192"/>
+      <c r="E8" s="193"/>
+      <c r="F8" s="193"/>
+      <c r="G8" s="193"/>
       <c r="H8" s="19"/>
     </row>
     <row r="9" spans="1:9" s="14" customFormat="1" ht="18.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="115" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="175"/>
-[...2 lines deleted...]
-      <c r="G9" s="176"/>
+      <c r="D9" s="192"/>
+      <c r="E9" s="193"/>
+      <c r="F9" s="193"/>
+      <c r="G9" s="193"/>
       <c r="H9" s="19"/>
     </row>
     <row r="10" spans="1:9" s="14" customFormat="1" ht="8.25" customHeight="1">
-      <c r="A10" s="169"/>
-[...1 lines deleted...]
-      <c r="C10" s="169"/>
+      <c r="A10" s="186"/>
+      <c r="B10" s="186"/>
+      <c r="C10" s="186"/>
       <c r="D10" s="116"/>
       <c r="H10" s="19"/>
     </row>
     <row r="11" spans="1:9" s="14" customFormat="1" ht="19.5" customHeight="1">
       <c r="A11" s="151" t="s">
         <v>181</v>
       </c>
       <c r="B11" s="130"/>
       <c r="C11" s="130"/>
       <c r="D11" s="130"/>
       <c r="E11" s="130"/>
       <c r="F11" s="130"/>
       <c r="G11" s="130"/>
       <c r="H11" s="19"/>
     </row>
     <row r="12" spans="1:9" s="14" customFormat="1" ht="31.7" customHeight="1">
-      <c r="A12" s="173" t="s">
+      <c r="A12" s="190" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="173"/>
-[...3 lines deleted...]
-      <c r="F12" s="174"/>
+      <c r="B12" s="190"/>
+      <c r="C12" s="190"/>
+      <c r="D12" s="190"/>
+      <c r="E12" s="190"/>
+      <c r="F12" s="191"/>
       <c r="G12" s="30" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="19"/>
     </row>
     <row r="13" spans="1:9" ht="24" customHeight="1">
       <c r="A13" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="28" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="H13" s="19"/>
     </row>
     <row r="14" spans="1:9" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A14" s="13" t="s">
-        <v>176</v>
+        <v>37</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>176</v>
+        <v>715</v>
       </c>
       <c r="C14" s="32" t="str">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$D$131,3,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$D$124,3,0),IF($A14="NW",VLOOKUP($B14,NW!$A$1:$C$123,3,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$D$83,3,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$D$89,3,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$D$99,3,0),""))))))</f>
-        <v/>
+        <v>Schwimmen: SLRG WK Modul See für Brevet See (ohne CPR)</v>
       </c>
       <c r="D14" s="32" t="str">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$F$131,4,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$G$124,4,0),IF(A14="NW",VLOOKUP(B14,NW!$A$1:$E$123,4,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$E$83,4,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$E$89,4,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$F$99,4,0),""))))))</f>
-        <v/>
+        <v>Mi 19.8.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E14" s="32" t="str">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$H$127,5,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$G$121,5,0),IF($A14="NW",VLOOKUP($B14,NW!$A$1:$G$124,5,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$H$135,5,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$H$134,5,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$H$149,5,0),""))))))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="F14" s="59" t="str">
+        <v>LP mit SLRG-Brevet</v>
+      </c>
+      <c r="F14" s="59">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$H$127,6,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$G$121,6,0),IF($A14="NW",VLOOKUP($B14,NW!$A$1:$G$124,6,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$H$135,6,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$H$134,6,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$H$149,6,0),""))))))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="G14" s="33" t="str">
+        <v>3.5</v>
+      </c>
+      <c r="G14" s="33">
         <f>IF($A14="UR",VLOOKUP($B14,UR!$A$1:$H$127,7,0),IF($A14="OW",VLOOKUP($B14,OW!$A$1:$G$121,7,0),IF($A14="NW",VLOOKUP($B14,NW!$A$1:$G$124,7,0),IF($A14="SZ",VLOOKUP($B14,SZ!$A$1:$H$135,7,0),IF($A14="LU",VLOOKUP($B14,LU!$A$1:$H$134,7,0),IF($A14="ZG",VLOOKUP($B14,ZG!$A$1:$H$149,7,0),""))))))</f>
-        <v/>
+        <v>52.5</v>
       </c>
       <c r="H14" s="19"/>
       <c r="I14" s="81"/>
     </row>
     <row r="15" spans="1:9" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>176</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>176</v>
       </c>
       <c r="C15" s="32" t="str">
         <f>IF($A15="UR",VLOOKUP($B15,UR!$A$1:$D$131,3,0),IF($A15="OW",VLOOKUP($B15,OW!$A$1:$D$124,3,0),IF($A15="NW",VLOOKUP($B15,NW!$A$1:$C$123,3,0),IF($A15="SZ",VLOOKUP($B15,SZ!$A$1:$D$83,3,0),IF($A15="LU",VLOOKUP($B15,LU!$A$1:$D$89,3,0),IF($A15="ZG",VLOOKUP($B15,ZG!$A$1:$D$99,3,0),""))))))</f>
         <v/>
       </c>
       <c r="D15" s="32" t="str">
         <f>IF($A15="UR",VLOOKUP($B15,UR!$A$1:$F$131,4,0),IF($A15="OW",VLOOKUP($B15,OW!$A$1:$G$124,4,0),IF(A15="NW",VLOOKUP(B15,NW!$A$1:$E$123,4,0),IF($A15="SZ",VLOOKUP($B15,SZ!$A$1:$E$83,4,0),IF($A15="LU",VLOOKUP($B15,LU!$A$1:$E$89,4,0),IF($A15="ZG",VLOOKUP($B15,ZG!$A$1:$F$99,4,0),""))))))</f>
         <v/>
       </c>
       <c r="E15" s="32" t="str">
         <f>IF($A15="UR",VLOOKUP($B15,UR!$A$1:$H$127,5,0),IF($A15="OW",VLOOKUP($B15,OW!$A$1:$G$121,5,0),IF($A15="NW",VLOOKUP($B15,NW!$A$1:$G$124,5,0),IF($A15="SZ",VLOOKUP($B15,SZ!$A$1:$H$135,5,0),IF($A15="LU",VLOOKUP($B15,LU!$A$1:$H$134,5,0),IF($A15="ZG",VLOOKUP($B15,ZG!$A$1:$H$149,5,0),""))))))</f>
         <v/>
       </c>
       <c r="F15" s="59" t="str">
         <f>IF($A15="UR",VLOOKUP($B15,UR!$A$1:$H$127,6,0),IF($A15="OW",VLOOKUP($B15,OW!$A$1:$G$121,6,0),IF($A15="NW",VLOOKUP($B15,NW!$A$1:$G$124,6,0),IF($A15="SZ",VLOOKUP($B15,SZ!$A$1:$H$135,6,0),IF($A15="LU",VLOOKUP($B15,LU!$A$1:$H$134,6,0),IF($A15="ZG",VLOOKUP($B15,ZG!$A$1:$H$149,6,0),""))))))</f>
@@ -7602,87 +7602,87 @@
       <c r="E23" s="32" t="str">
         <f>IF($A23="UR",VLOOKUP($B23,UR!$A$1:$H$127,5,0),IF($A23="OW",VLOOKUP($B23,OW!$A$1:$G$121,5,0),IF($A23="NW",VLOOKUP($B23,NW!$A$1:$G$124,5,0),IF($A23="SZ",VLOOKUP($B23,SZ!$A$1:$H$135,5,0),IF($A23="LU",VLOOKUP($B23,LU!$A$1:$H$134,5,0),IF($A23="ZG",VLOOKUP($B23,ZG!$A$1:$H$149,5,0),""))))))</f>
         <v/>
       </c>
       <c r="F23" s="59" t="str">
         <f>IF($A23="UR",VLOOKUP($B23,UR!$A$1:$H$127,6,0),IF($A23="OW",VLOOKUP($B23,OW!$A$1:$G$121,6,0),IF($A23="NW",VLOOKUP($B23,NW!$A$1:$G$124,6,0),IF($A23="SZ",VLOOKUP($B23,SZ!$A$1:$H$135,6,0),IF($A23="LU",VLOOKUP($B23,LU!$A$1:$H$134,6,0),IF($A23="ZG",VLOOKUP($B23,ZG!$A$1:$H$149,6,0),""))))))</f>
         <v/>
       </c>
       <c r="G23" s="33" t="str">
         <f>IF($A23="UR",VLOOKUP($B23,UR!$A$1:$H$127,7,0),IF($A23="OW",VLOOKUP($B23,OW!$A$1:$G$121,7,0),IF($A23="NW",VLOOKUP($B23,NW!$A$1:$G$124,7,0),IF($A23="SZ",VLOOKUP($B23,SZ!$A$1:$H$135,7,0),IF($A23="LU",VLOOKUP($B23,LU!$A$1:$H$134,7,0),IF($A23="ZG",VLOOKUP($B23,ZG!$A$1:$H$149,7,0),""))))))</f>
         <v/>
       </c>
       <c r="H23" s="81"/>
       <c r="I23" s="81"/>
     </row>
     <row r="24" spans="1:9" ht="17.45" customHeight="1">
       <c r="A24" s="12"/>
       <c r="B24" s="136"/>
       <c r="C24" s="137"/>
       <c r="D24" s="138" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="138"/>
       <c r="F24" s="139">
         <f>SUM(F14:F23)</f>
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="G24" s="140">
         <f>SUM(G14:G23)</f>
-        <v>0</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="17.45" customHeight="1">
-      <c r="C25" s="172"/>
-[...3 lines deleted...]
-      <c r="G25" s="172"/>
+      <c r="C25" s="189"/>
+      <c r="D25" s="189"/>
+      <c r="E25" s="189"/>
+      <c r="F25" s="189"/>
+      <c r="G25" s="189"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
     </row>
     <row r="26" spans="1:9" ht="23.25" customHeight="1">
-      <c r="A26" s="165" t="s">
+      <c r="A26" s="182" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="166"/>
-[...4 lines deleted...]
-      <c r="G26" s="166"/>
+      <c r="B26" s="183"/>
+      <c r="C26" s="183"/>
+      <c r="D26" s="183"/>
+      <c r="E26" s="183"/>
+      <c r="F26" s="183"/>
+      <c r="G26" s="183"/>
       <c r="H26" s="82"/>
     </row>
     <row r="27" spans="1:9" ht="39" customHeight="1">
-      <c r="A27" s="164" t="s">
+      <c r="A27" s="181" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="164"/>
-[...3 lines deleted...]
-      <c r="F27" s="164"/>
+      <c r="B27" s="181"/>
+      <c r="C27" s="181"/>
+      <c r="D27" s="181"/>
+      <c r="E27" s="181"/>
+      <c r="F27" s="181"/>
       <c r="G27" s="60" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="82"/>
     </row>
     <row r="28" spans="1:9" ht="19.5" customHeight="1">
       <c r="A28" s="134" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="134" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="134" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="134" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="134"/>
       <c r="F28" s="135" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="134" t="s">
         <v>178</v>
       </c>
@@ -7717,122 +7717,122 @@
       <c r="F31" s="31"/>
       <c r="G31" s="16"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:9" s="14" customFormat="1" ht="27.2" customHeight="1">
       <c r="A32" s="15"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="31"/>
       <c r="G32" s="16"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:11" s="14" customFormat="1" ht="27.2" customHeight="1">
       <c r="A33" s="15"/>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="31"/>
       <c r="G33" s="17"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:11" s="14" customFormat="1" ht="17.45" customHeight="1">
-      <c r="B34" s="183" t="s">
+      <c r="B34" s="170" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="184"/>
-[...1 lines deleted...]
-      <c r="E34" s="185"/>
+      <c r="C34" s="171"/>
+      <c r="D34" s="171"/>
+      <c r="E34" s="172"/>
       <c r="F34" s="141">
         <f>SUM(F29:F33)</f>
         <v>0</v>
       </c>
       <c r="G34" s="142">
         <f>SUM(G29:G33)</f>
         <v>0</v>
       </c>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:11" s="14" customFormat="1"/>
     <row r="36" spans="1:11" s="14" customFormat="1" ht="17.45" customHeight="1">
-      <c r="C36" s="191" t="s">
+      <c r="C36" s="178" t="s">
         <v>20</v>
       </c>
-      <c r="D36" s="192"/>
-      <c r="E36" s="193"/>
+      <c r="D36" s="179"/>
+      <c r="E36" s="180"/>
       <c r="F36" s="43">
         <f>SUM(F24,F34)</f>
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="G36" s="44">
         <f>SUM(G24,G34)</f>
-        <v>0</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="37" spans="1:11" s="14" customFormat="1" ht="13.7" customHeight="1">
       <c r="C37" s="133"/>
       <c r="D37" s="133"/>
       <c r="E37" s="133"/>
       <c r="F37" s="133"/>
       <c r="G37" s="133"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
     </row>
     <row r="38" spans="1:11" s="14" customFormat="1" ht="13.7" customHeight="1">
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
     </row>
     <row r="39" spans="1:11" s="14" customFormat="1" ht="22.7" customHeight="1">
-      <c r="A39" s="167" t="s">
+      <c r="A39" s="184" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="168"/>
-[...4 lines deleted...]
-      <c r="G39" s="168"/>
+      <c r="B39" s="185"/>
+      <c r="C39" s="185"/>
+      <c r="D39" s="185"/>
+      <c r="E39" s="185"/>
+      <c r="F39" s="185"/>
+      <c r="G39" s="185"/>
       <c r="H39" s="18"/>
     </row>
     <row r="40" spans="1:11" s="14" customFormat="1" ht="22.7" customHeight="1">
-      <c r="A40" s="189"/>
-[...4 lines deleted...]
-      <c r="F40" s="190"/>
+      <c r="A40" s="176"/>
+      <c r="B40" s="176"/>
+      <c r="C40" s="176"/>
+      <c r="D40" s="176"/>
+      <c r="E40" s="176"/>
+      <c r="F40" s="177"/>
       <c r="G40" s="34"/>
       <c r="H40" s="18"/>
     </row>
     <row r="41" spans="1:11" s="14" customFormat="1" ht="19.5" customHeight="1">
       <c r="A41" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="41"/>
       <c r="D41" s="39" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="39" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>178</v>
       </c>
       <c r="H41" s="18"/>
     </row>
@@ -7856,138 +7856,138 @@
       <c r="G43" s="16"/>
       <c r="H43" s="18"/>
     </row>
     <row r="44" spans="1:11" s="14" customFormat="1" ht="27.2" customHeight="1">
       <c r="A44" s="15"/>
       <c r="B44" s="38"/>
       <c r="C44" s="37"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="31"/>
       <c r="G44" s="16"/>
       <c r="H44" s="18"/>
     </row>
     <row r="45" spans="1:11" ht="27.2" customHeight="1">
       <c r="A45" s="15"/>
       <c r="B45" s="38"/>
       <c r="C45" s="37"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="31"/>
       <c r="G45" s="16"/>
       <c r="H45" s="18"/>
     </row>
     <row r="46" spans="1:11" ht="12" customHeight="1">
       <c r="A46" s="14"/>
-      <c r="B46" s="177" t="s">
+      <c r="B46" s="164" t="s">
         <v>23</v>
       </c>
-      <c r="C46" s="178"/>
-[...1 lines deleted...]
-      <c r="E46" s="179"/>
+      <c r="C46" s="165"/>
+      <c r="D46" s="165"/>
+      <c r="E46" s="166"/>
       <c r="F46" s="143">
         <f>SUM(F42:F45)</f>
         <v>0</v>
       </c>
       <c r="G46" s="144">
         <f>SUM(G42:G45)</f>
         <v>0</v>
       </c>
       <c r="H46" s="18"/>
     </row>
     <row r="47" spans="1:11">
       <c r="H47" s="18"/>
     </row>
     <row r="48" spans="1:11" ht="16.5" customHeight="1">
-      <c r="C48" s="180" t="s">
+      <c r="C48" s="167" t="s">
         <v>20</v>
       </c>
-      <c r="D48" s="181"/>
-      <c r="E48" s="182"/>
+      <c r="D48" s="168"/>
+      <c r="E48" s="169"/>
       <c r="F48" s="45">
         <f>+F46+F36</f>
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="H48" s="18"/>
     </row>
     <row r="49" spans="1:8" ht="16.5" customHeight="1">
-      <c r="C49" s="186" t="s">
-[...3 lines deleted...]
-      <c r="E49" s="188"/>
+      <c r="C49" s="173" t="s">
+        <v>863</v>
+      </c>
+      <c r="D49" s="174"/>
+      <c r="E49" s="175"/>
       <c r="F49" s="162"/>
       <c r="G49" s="163">
         <f>+G46+G36</f>
-        <v>0</v>
+        <v>52.5</v>
       </c>
       <c r="H49" s="18"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="161"/>
       <c r="C52" s="52"/>
       <c r="D52" s="47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="C53" s="49"/>
       <c r="E53" s="48"/>
       <c r="F53" s="48"/>
       <c r="G53" s="48"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <customSheetViews>
     <customSheetView guid="{E69C0705-7192-4773-BF95-9666703BF23E}" showPageBreaks="1" view="pageBreakPreview" topLeftCell="A7">
       <selection activeCell="B34" sqref="B34"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
       <headerFooter>
         <oddHeader xml:space="preserve">&amp;L&amp;G&amp;C
 </oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="14">
-    <mergeCell ref="B46:E46"/>
-[...4 lines deleted...]
-    <mergeCell ref="C36:E36"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A39:G39"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="C25:G25"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="D5:G9"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="C36:E36"/>
   </mergeCells>
   <conditionalFormatting sqref="A24">
     <cfRule type="containsText" dxfId="59" priority="2" operator="containsText" text="bitte wählen">
       <formula>NOT(ISERROR(SEARCH("bitte wählen",A24)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="818" yWindow="930" count="4">
     <dataValidation allowBlank="1" errorTitle="Ungültige Eingabe!" error="Bitte drücken Sie auf den Pfeil (rechts neben der Eingabezelle) und wählen Sie eine Eingabe aus der Liste." promptTitle="Hinweis" prompt="Sollte nicht der ganze Kurstitel resp. alle Kursdaten erscheinen, klicken Sie bitte ein zweites Mal auf die Kursnummer in der Auswahlliste. " sqref="C36 B24 B34 B46 C48:C49 D24:E24" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ungültige Eingabe!" error="Bitte drücken Sie auf den Pfeil (rechts neben der Eingabezelle) und wählen Sie eine Eingabe aus der Liste." sqref="A24" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Anmeldung</formula1>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>14611</formula1>
       <formula2>42370</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ungültige Eingabe!" error="Bitte drücken Sie auf den Pfeil (rechts neben der Eingabezelle) und wählen Sie eine Eingabe aus der Liste." promptTitle="Auswahl" prompt="Bitte auf Pfeil oben klicken um zur Auswahl zu gelangen" sqref="B14:B23" xr:uid="{D52AB339-EFC5-4FD1-99B8-EEE5B26E510A}">
       <formula1>IF(A14="NW",D_NW,IF(A14="OW",D_OW,IF(A14="UR",D_UR,IF(A14="LU",D_LU,IF(A14="SZ",D_SZ,IF(A14="ZG",D_ZG,0))))))</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="G12" r:id="rId2" display="Link lwb@ow.ch " xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="G27" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.57999999999999996" right="0.43307086614173229" top="0.41" bottom="0.27559055118110237" header="0.32" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId4"/>
@@ -8054,66 +8054,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="48">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>852</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>853</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>856</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="24.75">
       <c r="A3" s="113" t="s">
         <v>197</v>
       </c>
       <c r="B3" s="58" t="str">
@@ -8352,115 +8352,115 @@
       <c r="K1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>33</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>34</v>
       </c>
       <c r="O1" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Q1" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="63.75" customHeight="1">
       <c r="A2" s="1" t="str">
         <f>IF(Formular!A14="bitte wählen","",Formular!A14)</f>
-        <v/>
+        <v>OW</v>
       </c>
       <c r="B2" s="1" t="str">
         <f>IF(Formular!B14="bitte wählen","",Formular!B14)</f>
-        <v/>
+        <v>26/44-202</v>
       </c>
       <c r="C2" s="1" t="str">
         <f>IF(Formular!C14="","",Formular!C14)</f>
-        <v/>
+        <v>Schwimmen: SLRG WK Modul See für Brevet See (ohne CPR)</v>
       </c>
       <c r="D2" s="1" t="str">
         <f>IF(Formular!D14="","",Formular!D14)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="E2" s="25" t="str">
+        <v>Mi 19.8.26, 13.30 - 17.00 Uhr</v>
+      </c>
+      <c r="E2" s="25">
         <f>IF(Formular!F14="","",Formular!F14)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="F2" s="24" t="str">
+        <v>3.5</v>
+      </c>
+      <c r="F2" s="24">
         <f>IF(Formular!G14="","",Formular!G14)</f>
-        <v/>
+        <v>52.5</v>
       </c>
       <c r="G2" s="24" t="str">
         <f>IF(Formular!H14="","",Formular!H14)</f>
         <v/>
       </c>
-      <c r="H2" s="1" t="str">
+      <c r="H2" s="1">
         <f>IF(A2="","",Formular!$C$6)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="I2" s="1" t="str">
+        <v>0</v>
+      </c>
+      <c r="I2" s="1">
         <f>IF(A2="","",Formular!$C$7)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="J2" s="1" t="str">
+        <v>0</v>
+      </c>
+      <c r="J2" s="1" t="e">
         <f>IF(A2="","",Formular!#REF!)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="K2" s="1" t="str">
+        <v>#REF!</v>
+      </c>
+      <c r="K2" s="1" t="e">
         <f>IF(A2="","",Formular!#REF!)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="L2" s="1" t="str">
+        <v>#REF!</v>
+      </c>
+      <c r="L2" s="1" t="e">
         <f>IF(A2="","",Formular!#REF!)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="M2" s="6" t="str">
+        <v>#REF!</v>
+      </c>
+      <c r="M2" s="6" t="e">
         <f>IF(A2="","",Formular!#REF!)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="N2" s="6" t="str">
+        <v>#REF!</v>
+      </c>
+      <c r="N2" s="6" t="e">
         <f>IF(A2="","",Formular!#REF!)</f>
-        <v/>
+        <v>#REF!</v>
       </c>
       <c r="O2" s="1" t="str">
         <f>IF(A2="","",Formular!$C$9)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="P2" s="1" t="str">
+        <v>bitte wählen</v>
+      </c>
+      <c r="P2" s="1" t="e">
         <f>IF(A2="","",Formular!#REF!)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q2" s="1" t="str">
+        <v>#REF!</v>
+      </c>
+      <c r="Q2" s="1" t="e">
         <f>IF(A2="","",Formular!#REF!)</f>
-        <v/>
+        <v>#REF!</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="63.75" customHeight="1">
       <c r="A3" s="1" t="str">
         <f>IF(Formular!A15="bitte wählen","",Formular!A15)</f>
         <v/>
       </c>
       <c r="B3" s="1" t="str">
         <f>IF(Formular!B15="bitte wählen","",Formular!B15)</f>
         <v/>
       </c>
       <c r="C3" s="1" t="str">
         <f>IF(Formular!C15="","",Formular!C15)</f>
         <v/>
       </c>
       <c r="D3" s="1" t="str">
         <f>IF(Formular!D15="","",Formular!D15)</f>
         <v/>
       </c>
       <c r="E3" s="25" t="str">
         <f>IF(Formular!F15="","",Formular!F15)</f>
         <v/>
       </c>
       <c r="F3" s="24" t="str">
         <f>IF(Formular!G15="","",Formular!G15)</f>
@@ -9001,52 +9001,52 @@
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatRows="0"/>
   <customSheetViews>
     <customSheetView guid="{E69C0705-7192-4773-BF95-9666703BF23E}" scale="60" showPageBreaks="1" view="pageBreakPreview">
       <selection sqref="A1:N21"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G270"/>
   <sheetViews>
-    <sheetView topLeftCell="A111" workbookViewId="0">
-      <selection activeCell="D125" sqref="D125"/>
+    <sheetView tabSelected="1" topLeftCell="A202" workbookViewId="0">
+      <selection activeCell="D218" sqref="D218"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="105" customWidth="1"/>
     <col min="2" max="2" width="4.85546875" style="51" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" style="35" customWidth="1"/>
     <col min="4" max="4" width="31.140625" style="35" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="35" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="51" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="72"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18">
       <c r="A1" s="102" t="s">
         <v>178</v>
       </c>
       <c r="B1" s="154"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="145"/>
       <c r="F1" s="146"/>
       <c r="G1" s="147" t="s">
         <v>177</v>
@@ -9114,116 +9114,116 @@
       <c r="D7" s="72"/>
       <c r="E7" s="72"/>
       <c r="F7" s="72"/>
       <c r="G7" s="72"/>
     </row>
     <row r="8" spans="1:7" ht="39.75" customHeight="1">
       <c r="A8" s="106" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C8" s="76" t="s">
         <v>68</v>
       </c>
       <c r="D8" s="76" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="76" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="74" t="s">
         <v>69</v>
       </c>
       <c r="G8" s="123" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="25.5">
       <c r="A9" s="107" t="s">
         <v>182</v>
       </c>
       <c r="B9" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="98" t="s">
         <v>183</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>184</v>
       </c>
       <c r="E9" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="158">
         <v>7</v>
       </c>
       <c r="G9" s="77">
         <f t="shared" ref="G9:G11" si="0">IF(B9="SZ",F9*22,IF(B9="ZG",F9*23,IF(B9="OW",F9*15,IF(B9="NW",F9*15,IF(B9="UR",F9*15,IF(B9="LU",F9*23,))))))</f>
         <v>161</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="25.5">
       <c r="A10" s="107" t="s">
         <v>185</v>
       </c>
       <c r="B10" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="53" t="s">
         <v>186</v>
       </c>
       <c r="D10" s="53" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E10" s="119" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="158">
         <v>18</v>
       </c>
       <c r="G10" s="77">
         <f t="shared" si="0"/>
         <v>396</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="25.5">
       <c r="A11" s="107" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="B11" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="53" t="s">
+        <v>868</v>
+      </c>
+      <c r="D11" s="53" t="s">
         <v>869</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="E11" s="53" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
       <c r="F11" s="158">
         <v>30</v>
       </c>
       <c r="G11" s="77">
         <f t="shared" si="0"/>
         <v>660</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="25.5">
       <c r="A12" s="70" t="s">
         <v>187</v>
       </c>
       <c r="B12" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="98" t="s">
         <v>73</v>
       </c>
       <c r="D12" s="53" t="s">
         <v>188</v>
       </c>
       <c r="E12" s="98" t="s">
         <v>189</v>
       </c>
@@ -9413,123 +9413,123 @@
       <c r="D20" s="53" t="s">
         <v>208</v>
       </c>
       <c r="E20" s="98" t="s">
         <v>209</v>
       </c>
       <c r="F20" s="158">
         <v>3.5</v>
       </c>
       <c r="G20" s="77">
         <f t="shared" ref="G20:G81" si="3">IF(B20="SZ",F20*22,IF(B20="ZG",F20*23,IF(B20="OW",F20*15,IF(B20="NW",F20*15,IF(B20="UR",F20*15,IF(B20="LU",F20*23,))))))</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="25.5">
       <c r="A21" s="107" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="98" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="53" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="E21" s="98" t="s">
         <v>127</v>
       </c>
       <c r="F21" s="158">
         <v>8</v>
       </c>
       <c r="G21" s="77">
         <f t="shared" si="3"/>
         <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="25.5">
       <c r="A22" s="107" t="s">
         <v>211</v>
       </c>
       <c r="B22" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="98" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="53" t="s">
         <v>212</v>
       </c>
       <c r="E22" s="98" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="159">
         <v>12</v>
       </c>
       <c r="G22" s="77">
         <f t="shared" si="3"/>
         <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="12.75">
       <c r="A23" s="61" t="s">
         <v>213</v>
       </c>
       <c r="B23" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="98" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="53" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="E23" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F23" s="159">
         <v>4</v>
       </c>
       <c r="G23" s="77">
         <f t="shared" si="3"/>
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="12.75">
       <c r="A24" s="109" t="s">
         <v>214</v>
       </c>
       <c r="B24" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="98" t="s">
         <v>129</v>
       </c>
       <c r="D24" s="53" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="E24" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="158">
         <v>4</v>
       </c>
       <c r="G24" s="77">
         <f t="shared" si="3"/>
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="25.5">
       <c r="A25" s="70" t="s">
         <v>215</v>
       </c>
       <c r="B25" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="98" t="s">
         <v>216</v>
       </c>
       <c r="D25" s="53" t="s">
         <v>217</v>
       </c>
@@ -9605,123 +9605,123 @@
       <c r="D28" s="53" t="s">
         <v>226</v>
       </c>
       <c r="E28" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="159">
         <v>7</v>
       </c>
       <c r="G28" s="77">
         <f t="shared" si="3"/>
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="12.75">
       <c r="A29" s="108" t="s">
         <v>227</v>
       </c>
       <c r="B29" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="53" t="s">
         <v>228</v>
       </c>
       <c r="D29" s="53" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="E29" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="159">
         <v>5</v>
       </c>
       <c r="G29" s="77">
         <f t="shared" si="3"/>
         <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="38.25">
       <c r="A30" s="61" t="s">
         <v>229</v>
       </c>
       <c r="B30" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="53" t="s">
         <v>230</v>
       </c>
       <c r="D30" s="53" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="E30" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="158">
         <v>19</v>
       </c>
       <c r="G30" s="77">
         <f t="shared" si="3"/>
         <v>285</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="25.5">
       <c r="A31" s="61" t="s">
         <v>231</v>
       </c>
       <c r="B31" s="155" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="53" t="s">
         <v>232</v>
       </c>
       <c r="D31" s="53" t="s">
         <v>233</v>
       </c>
       <c r="E31" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F31" s="158">
         <v>3</v>
       </c>
       <c r="G31" s="77">
         <f t="shared" si="3"/>
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="26.25" customHeight="1">
       <c r="A32" s="70" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="53" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="53" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="E32" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F32" s="158">
         <v>6</v>
       </c>
       <c r="G32" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="25.5">
       <c r="A33" s="70" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="53" t="s">
         <v>236</v>
       </c>
       <c r="D33" s="53" t="s">
         <v>237</v>
       </c>
@@ -9797,51 +9797,51 @@
       <c r="D36" s="53" t="s">
         <v>247</v>
       </c>
       <c r="E36" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F36" s="159">
         <v>3</v>
       </c>
       <c r="G36" s="77">
         <f t="shared" si="3"/>
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="25.5">
       <c r="A37" s="109" t="s">
         <v>248</v>
       </c>
       <c r="B37" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="53" t="s">
         <v>249</v>
       </c>
       <c r="D37" s="53" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="E37" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F37" s="159">
         <v>3</v>
       </c>
       <c r="G37" s="77">
         <f t="shared" si="3"/>
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="38.25">
       <c r="A38" s="109" t="s">
         <v>250</v>
       </c>
       <c r="B38" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="53" t="s">
         <v>251</v>
       </c>
       <c r="D38" s="53" t="s">
         <v>252</v>
       </c>
@@ -10132,51 +10132,51 @@
       <c r="D50" s="119" t="s">
         <v>286</v>
       </c>
       <c r="E50" s="119" t="s">
         <v>61</v>
       </c>
       <c r="F50" s="159">
         <v>6</v>
       </c>
       <c r="G50" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="38.25">
       <c r="A51" s="107" t="s">
         <v>287</v>
       </c>
       <c r="B51" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C51" s="53" t="s">
         <v>288</v>
       </c>
       <c r="D51" s="53" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="E51" s="119" t="s">
         <v>61</v>
       </c>
       <c r="F51" s="159">
         <v>10.5</v>
       </c>
       <c r="G51" s="77">
         <f t="shared" si="3"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="12.75">
       <c r="A52" s="107" t="s">
         <v>289</v>
       </c>
       <c r="B52" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C52" s="53" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="119" t="s">
         <v>290</v>
       </c>
@@ -10227,51 +10227,51 @@
       </c>
       <c r="D54" s="53" t="s">
         <v>295</v>
       </c>
       <c r="E54" s="53" t="s">
         <v>88</v>
       </c>
       <c r="F54" s="160">
         <v>7</v>
       </c>
       <c r="G54" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="25.5">
       <c r="A55" s="107" t="s">
         <v>296</v>
       </c>
       <c r="B55" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C55" s="53" t="s">
         <v>297</v>
       </c>
       <c r="D55" s="53" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="E55" s="53" t="s">
         <v>174</v>
       </c>
       <c r="F55" s="158">
         <v>6</v>
       </c>
       <c r="G55" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="38.25">
       <c r="A56" s="107" t="s">
         <v>298</v>
       </c>
       <c r="B56" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C56" s="53" t="s">
         <v>299</v>
       </c>
       <c r="D56" s="53" t="s">
         <v>300</v>
       </c>
@@ -10371,51 +10371,51 @@
       <c r="D60" s="53" t="s">
         <v>315</v>
       </c>
       <c r="E60" s="53" t="s">
         <v>316</v>
       </c>
       <c r="F60" s="158">
         <v>6</v>
       </c>
       <c r="G60" s="77">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="25.5">
       <c r="A61" s="107" t="s">
         <v>317</v>
       </c>
       <c r="B61" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C61" s="53" t="s">
         <v>318</v>
       </c>
       <c r="D61" s="53" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="E61" s="53" t="s">
         <v>118</v>
       </c>
       <c r="F61" s="158">
         <v>8</v>
       </c>
       <c r="G61" s="77">
         <f t="shared" si="3"/>
         <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="12.75">
       <c r="A62" s="107" t="s">
         <v>319</v>
       </c>
       <c r="B62" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C62" s="53" t="s">
         <v>320</v>
       </c>
       <c r="D62" s="53" t="s">
         <v>321</v>
       </c>
@@ -10491,51 +10491,51 @@
       <c r="D65" s="53" t="s">
         <v>330</v>
       </c>
       <c r="E65" s="98" t="s">
         <v>331</v>
       </c>
       <c r="F65" s="158">
         <v>3.5</v>
       </c>
       <c r="G65" s="77">
         <f t="shared" si="3"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="38.25">
       <c r="A66" s="107" t="s">
         <v>332</v>
       </c>
       <c r="B66" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="53" t="s">
         <v>131</v>
       </c>
       <c r="D66" s="53" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="E66" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F66" s="158">
         <v>6.5</v>
       </c>
       <c r="G66" s="77">
         <f t="shared" si="3"/>
         <v>97.5</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="25.5">
       <c r="A67" s="107" t="s">
         <v>333</v>
       </c>
       <c r="B67" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C67" s="53" t="s">
         <v>334</v>
       </c>
       <c r="D67" s="53" t="s">
         <v>335</v>
       </c>
@@ -10587,99 +10587,99 @@
       <c r="D69" s="53" t="s">
         <v>340</v>
       </c>
       <c r="E69" s="98" t="s">
         <v>341</v>
       </c>
       <c r="F69" s="158">
         <v>3.5</v>
       </c>
       <c r="G69" s="77">
         <f t="shared" si="3"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="25.5">
       <c r="A70" s="107" t="s">
         <v>342</v>
       </c>
       <c r="B70" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C70" s="53" t="s">
         <v>173</v>
       </c>
       <c r="D70" s="53" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="E70" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F70" s="159">
         <v>10</v>
       </c>
       <c r="G70" s="77">
         <f t="shared" si="3"/>
         <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="25.5">
       <c r="A71" s="107" t="s">
         <v>343</v>
       </c>
       <c r="B71" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C71" s="53" t="s">
         <v>344</v>
       </c>
       <c r="D71" s="53" t="s">
         <v>345</v>
       </c>
       <c r="E71" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F71" s="159">
         <v>4</v>
       </c>
       <c r="G71" s="77">
         <f t="shared" si="3"/>
         <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="25.5">
       <c r="A72" s="107" t="s">
         <v>346</v>
       </c>
       <c r="B72" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C72" s="53" t="s">
         <v>95</v>
       </c>
       <c r="D72" s="53" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="E72" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F72" s="159">
         <v>9.5</v>
       </c>
       <c r="G72" s="77">
         <f t="shared" si="3"/>
         <v>142.5</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="25.5">
       <c r="A73" s="100" t="s">
         <v>347</v>
       </c>
       <c r="B73" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C73" s="53" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="53" t="s">
         <v>348</v>
       </c>
@@ -10779,99 +10779,99 @@
       <c r="D77" s="53" t="s">
         <v>358</v>
       </c>
       <c r="E77" s="98" t="s">
         <v>359</v>
       </c>
       <c r="F77" s="158">
         <v>6</v>
       </c>
       <c r="G77" s="77">
         <f t="shared" si="3"/>
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="25.5">
       <c r="A78" s="70" t="s">
         <v>360</v>
       </c>
       <c r="B78" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="53" t="s">
         <v>361</v>
       </c>
       <c r="D78" s="70" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="E78" s="98" t="s">
         <v>362</v>
       </c>
       <c r="F78" s="158">
         <v>9</v>
       </c>
       <c r="G78" s="77">
         <f t="shared" si="3"/>
         <v>198</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="12.75">
       <c r="A79" s="107" t="s">
         <v>363</v>
       </c>
       <c r="B79" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C79" s="53" t="s">
         <v>138</v>
       </c>
       <c r="D79" s="53" t="s">
         <v>364</v>
       </c>
       <c r="E79" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F79" s="158">
         <v>3</v>
       </c>
       <c r="G79" s="77">
         <f t="shared" si="3"/>
         <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="12.75">
       <c r="A80" s="70" t="s">
         <v>365</v>
       </c>
       <c r="B80" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C80" s="53" t="s">
         <v>366</v>
       </c>
       <c r="D80" s="53" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="E80" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F80" s="159">
         <v>3</v>
       </c>
       <c r="G80" s="77">
         <f t="shared" si="3"/>
         <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="25.5">
       <c r="A81" s="70" t="s">
         <v>367</v>
       </c>
       <c r="B81" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C81" s="53" t="s">
         <v>368</v>
       </c>
       <c r="D81" s="53" t="s">
         <v>369</v>
       </c>
@@ -10918,51 +10918,51 @@
       <c r="C83" s="53" t="s">
         <v>375</v>
       </c>
       <c r="D83" s="53" t="s">
         <v>376</v>
       </c>
       <c r="E83" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F83" s="159">
         <v>3</v>
       </c>
       <c r="G83" s="77">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="25.5">
       <c r="A84" s="107" t="s">
         <v>377</v>
       </c>
       <c r="B84" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C84" s="53" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="D84" s="53" t="s">
         <v>378</v>
       </c>
       <c r="E84" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F84" s="159">
         <v>6</v>
       </c>
       <c r="G84" s="77">
         <f t="shared" si="4"/>
         <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="25.5">
       <c r="A85" s="107" t="s">
         <v>379</v>
       </c>
       <c r="B85" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C85" s="53" t="s">
         <v>380</v>
       </c>
@@ -11041,259 +11041,259 @@
       <c r="D88" s="53" t="s">
         <v>389</v>
       </c>
       <c r="E88" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F88" s="159">
         <v>7</v>
       </c>
       <c r="G88" s="77">
         <f t="shared" si="4"/>
         <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="25.5">
       <c r="A89" s="70" t="s">
         <v>390</v>
       </c>
       <c r="B89" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C89" s="53" t="s">
         <v>391</v>
       </c>
       <c r="D89" s="53" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E89" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F89" s="159">
         <v>28</v>
       </c>
       <c r="G89" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="25.5">
       <c r="A90" s="70" t="s">
         <v>392</v>
       </c>
       <c r="B90" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C90" s="53" t="s">
         <v>393</v>
       </c>
       <c r="D90" s="53" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E90" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F90" s="158">
         <v>28</v>
       </c>
       <c r="G90" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="25.5">
       <c r="A91" s="107" t="s">
         <v>394</v>
       </c>
       <c r="B91" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C91" s="53" t="s">
         <v>395</v>
       </c>
       <c r="D91" s="53" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E91" s="98" t="s">
         <v>83</v>
       </c>
       <c r="F91" s="159">
         <v>28</v>
       </c>
       <c r="G91" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="25.5">
       <c r="A92" s="108" t="s">
         <v>396</v>
       </c>
       <c r="B92" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="98" t="s">
         <v>397</v>
       </c>
       <c r="D92" s="53" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E92" s="98" t="s">
         <v>96</v>
       </c>
       <c r="F92" s="158">
         <v>28</v>
       </c>
       <c r="G92" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="25.5">
       <c r="A93" s="107" t="s">
         <v>398</v>
       </c>
       <c r="B93" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C93" s="98" t="s">
         <v>399</v>
       </c>
       <c r="D93" s="53" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E93" s="98" t="s">
         <v>96</v>
       </c>
       <c r="F93" s="158">
         <v>28</v>
       </c>
       <c r="G93" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="25.5">
       <c r="A94" s="107" t="s">
         <v>400</v>
       </c>
       <c r="B94" s="155" t="s">
         <v>41</v>
       </c>
       <c r="C94" s="98" t="s">
         <v>401</v>
       </c>
       <c r="D94" s="53" t="s">
         <v>402</v>
       </c>
       <c r="E94" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F94" s="158">
         <v>6</v>
       </c>
       <c r="G94" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="25.5">
       <c r="A95" s="107" t="s">
         <v>403</v>
       </c>
       <c r="B95" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C95" s="98" t="s">
         <v>404</v>
       </c>
       <c r="D95" s="53" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E95" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F95" s="158">
         <v>28</v>
       </c>
       <c r="G95" s="77">
         <v>650</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="25.5">
       <c r="A96" s="107" t="s">
         <v>405</v>
       </c>
       <c r="B96" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C96" s="98" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D96" s="53" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="E96" s="98" t="s">
         <v>125</v>
       </c>
       <c r="F96" s="158">
         <v>12</v>
       </c>
       <c r="G96" s="77">
         <f>12*23</f>
         <v>276</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="25.5">
       <c r="A97" s="70" t="s">
         <v>406</v>
       </c>
       <c r="B97" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C97" s="98" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D97" s="53" t="s">
         <v>407</v>
       </c>
       <c r="E97" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F97" s="158">
         <v>19</v>
       </c>
       <c r="G97" s="77">
         <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="25.5">
       <c r="A98" s="107" t="s">
         <v>408</v>
       </c>
       <c r="B98" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C98" s="98" t="s">
         <v>409</v>
       </c>
       <c r="D98" s="53" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="E98" s="98" t="s">
         <v>104</v>
       </c>
       <c r="F98" s="159">
         <v>7.5</v>
       </c>
       <c r="G98" s="77">
         <f t="shared" si="4"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="25.5">
       <c r="A99" s="107" t="s">
         <v>410</v>
       </c>
       <c r="B99" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C99" s="98" t="s">
         <v>141</v>
       </c>
       <c r="D99" s="53" t="s">
         <v>411</v>
       </c>
@@ -11534,51 +11534,51 @@
       <c r="C109" s="53" t="s">
         <v>440</v>
       </c>
       <c r="D109" s="53" t="s">
         <v>441</v>
       </c>
       <c r="E109" s="98" t="s">
         <v>442</v>
       </c>
       <c r="F109" s="158">
         <v>3</v>
       </c>
       <c r="G109" s="77">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="25.5">
       <c r="A110" s="70" t="s">
         <v>443</v>
       </c>
       <c r="B110" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C110" s="53" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D110" s="53" t="s">
         <v>444</v>
       </c>
       <c r="E110" s="98" t="s">
         <v>144</v>
       </c>
       <c r="F110" s="158">
         <v>3</v>
       </c>
       <c r="G110" s="77">
         <f t="shared" si="4"/>
         <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="38.25">
       <c r="A111" s="70" t="s">
         <v>445</v>
       </c>
       <c r="B111" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C111" s="53" t="s">
         <v>446</v>
       </c>
@@ -11609,54 +11609,54 @@
       <c r="D112" s="53" t="s">
         <v>450</v>
       </c>
       <c r="E112" s="98" t="s">
         <v>451</v>
       </c>
       <c r="F112" s="159">
         <v>3.5</v>
       </c>
       <c r="G112" s="77">
         <f t="shared" si="4"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="25.5">
       <c r="A113" s="70" t="s">
         <v>452</v>
       </c>
       <c r="B113" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C113" s="53" t="s">
         <v>453</v>
       </c>
       <c r="D113" s="53" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E113" s="98" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="F113" s="159">
         <v>5.5</v>
       </c>
       <c r="G113" s="77">
         <f t="shared" si="4"/>
         <v>82.5</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="25.5">
       <c r="A114" s="107" t="s">
         <v>454</v>
       </c>
       <c r="B114" s="155" t="s">
         <v>40</v>
       </c>
       <c r="C114" s="53" t="s">
         <v>455</v>
       </c>
       <c r="D114" s="53" t="s">
         <v>456</v>
       </c>
       <c r="E114" s="98" t="s">
         <v>78</v>
       </c>
@@ -11774,54 +11774,54 @@
       <c r="C119" s="53" t="s">
         <v>469</v>
       </c>
       <c r="D119" s="53" t="s">
         <v>470</v>
       </c>
       <c r="E119" s="98" t="s">
         <v>97</v>
       </c>
       <c r="F119" s="159">
         <v>2</v>
       </c>
       <c r="G119" s="77">
         <f t="shared" si="4"/>
         <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="38.25">
       <c r="A120" s="108" t="s">
         <v>471</v>
       </c>
       <c r="B120" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C120" s="53" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="D120" s="53" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="E120" s="98" t="s">
         <v>98</v>
       </c>
       <c r="F120" s="71">
         <v>30</v>
       </c>
       <c r="G120" s="77">
         <v>2800</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="25.5">
       <c r="A121" s="70" t="s">
         <v>472</v>
       </c>
       <c r="B121" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C121" s="53" t="s">
         <v>473</v>
       </c>
       <c r="D121" s="53" t="s">
         <v>474</v>
       </c>
       <c r="E121" s="98" t="s">
@@ -12160,51 +12160,51 @@
       <c r="D135" s="53" t="s">
         <v>516</v>
       </c>
       <c r="E135" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F135" s="159">
         <v>3.5</v>
       </c>
       <c r="G135" s="77">
         <f t="shared" si="4"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="12.75">
       <c r="A136" s="107" t="s">
         <v>517</v>
       </c>
       <c r="B136" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C136" s="53" t="s">
         <v>149</v>
       </c>
       <c r="D136" s="53" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="E136" s="98" t="s">
         <v>78</v>
       </c>
       <c r="F136" s="159">
         <v>7</v>
       </c>
       <c r="G136" s="77">
         <f t="shared" si="4"/>
         <v>105</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="12.75">
       <c r="A137" s="107" t="s">
         <v>518</v>
       </c>
       <c r="B137" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C137" s="53" t="s">
         <v>519</v>
       </c>
       <c r="D137" s="53" t="s">
         <v>520</v>
       </c>
@@ -12616,51 +12616,51 @@
       <c r="D154" s="53" t="s">
         <v>569</v>
       </c>
       <c r="E154" s="53" t="s">
         <v>107</v>
       </c>
       <c r="F154" s="160">
         <v>6</v>
       </c>
       <c r="G154" s="77">
         <f t="shared" si="5"/>
         <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="25.5">
       <c r="A155" s="100" t="s">
         <v>570</v>
       </c>
       <c r="B155" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C155" s="53" t="s">
         <v>571</v>
       </c>
       <c r="D155" s="53" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="E155" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F155" s="160">
         <v>9.75</v>
       </c>
       <c r="G155" s="77">
         <f t="shared" si="5"/>
         <v>146.25</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="12.75">
       <c r="A156" s="107" t="s">
         <v>572</v>
       </c>
       <c r="B156" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C156" s="53" t="s">
         <v>573</v>
       </c>
       <c r="D156" s="53" t="s">
         <v>574</v>
       </c>
@@ -13168,75 +13168,75 @@
       <c r="D177" s="53" t="s">
         <v>631</v>
       </c>
       <c r="E177" s="53" t="s">
         <v>156</v>
       </c>
       <c r="F177" s="160">
         <v>7</v>
       </c>
       <c r="G177" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="178" spans="1:7" ht="25.5">
       <c r="A178" s="100" t="s">
         <v>632</v>
       </c>
       <c r="B178" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C178" s="53" t="s">
         <v>155</v>
       </c>
       <c r="D178" s="53" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="E178" s="53" t="s">
         <v>156</v>
       </c>
       <c r="F178" s="160">
         <v>10.5</v>
       </c>
       <c r="G178" s="77">
         <f t="shared" si="5"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="25.5">
       <c r="A179" s="100" t="s">
         <v>633</v>
       </c>
       <c r="B179" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C179" s="53" t="s">
         <v>634</v>
       </c>
       <c r="D179" s="53" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="E179" s="53" t="s">
         <v>510</v>
       </c>
       <c r="F179" s="160">
         <v>11</v>
       </c>
       <c r="G179" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="180" spans="1:7" ht="12.75">
       <c r="A180" s="100" t="s">
         <v>635</v>
       </c>
       <c r="B180" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C180" s="53" t="s">
         <v>636</v>
       </c>
       <c r="D180" s="53" t="s">
         <v>637</v>
       </c>
@@ -13264,75 +13264,75 @@
       <c r="D181" s="53" t="s">
         <v>295</v>
       </c>
       <c r="E181" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F181" s="160">
         <v>7.5</v>
       </c>
       <c r="G181" s="77">
         <f t="shared" si="5"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="182" spans="1:7" ht="25.5">
       <c r="A182" s="100" t="s">
         <v>640</v>
       </c>
       <c r="B182" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C182" s="53" t="s">
         <v>641</v>
       </c>
       <c r="D182" s="53" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="E182" s="53" t="s">
         <v>81</v>
       </c>
       <c r="F182" s="160">
         <v>11</v>
       </c>
       <c r="G182" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="183" spans="1:7" ht="25.5">
       <c r="A183" s="100" t="s">
         <v>642</v>
       </c>
       <c r="B183" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C183" s="53" t="s">
         <v>643</v>
       </c>
       <c r="D183" s="53" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="E183" s="53" t="s">
         <v>100</v>
       </c>
       <c r="F183" s="160">
         <v>10.5</v>
       </c>
       <c r="G183" s="77">
         <f t="shared" si="5"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="184" spans="1:7" ht="12.75">
       <c r="A184" s="100" t="s">
         <v>644</v>
       </c>
       <c r="B184" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C184" s="53" t="s">
         <v>645</v>
       </c>
       <c r="D184" s="53" t="s">
         <v>646</v>
       </c>
@@ -13456,195 +13456,195 @@
       <c r="D189" s="53" t="s">
         <v>660</v>
       </c>
       <c r="E189" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F189" s="160">
         <v>4</v>
       </c>
       <c r="G189" s="77">
         <f t="shared" si="5"/>
         <v>60</v>
       </c>
     </row>
     <row r="190" spans="1:7" ht="25.5">
       <c r="A190" s="100" t="s">
         <v>661</v>
       </c>
       <c r="B190" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C190" s="53" t="s">
         <v>662</v>
       </c>
       <c r="D190" s="53" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="E190" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F190" s="160">
         <v>9</v>
       </c>
       <c r="G190" s="77">
         <f t="shared" si="5"/>
         <v>135</v>
       </c>
     </row>
     <row r="191" spans="1:7" ht="12.75">
       <c r="A191" s="100" t="s">
         <v>663</v>
       </c>
       <c r="B191" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C191" s="53" t="s">
         <v>158</v>
       </c>
       <c r="D191" s="53" t="s">
         <v>664</v>
       </c>
       <c r="E191" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F191" s="160">
         <v>7</v>
       </c>
       <c r="G191" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="192" spans="1:7" ht="25.5">
       <c r="A192" s="100" t="s">
         <v>665</v>
       </c>
       <c r="B192" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C192" s="53" t="s">
         <v>666</v>
       </c>
       <c r="D192" s="53" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="E192" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F192" s="160">
         <v>9.5</v>
       </c>
       <c r="G192" s="77">
         <f t="shared" si="5"/>
         <v>142.5</v>
       </c>
     </row>
     <row r="193" spans="1:7" ht="25.5">
       <c r="A193" s="100" t="s">
         <v>667</v>
       </c>
       <c r="B193" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C193" s="53" t="s">
         <v>159</v>
       </c>
       <c r="D193" s="53" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="E193" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F193" s="160">
         <v>10.5</v>
       </c>
       <c r="G193" s="77">
         <f t="shared" si="5"/>
         <v>157.5</v>
       </c>
     </row>
     <row r="194" spans="1:7" ht="25.5">
       <c r="A194" s="100" t="s">
         <v>668</v>
       </c>
       <c r="B194" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C194" s="53" t="s">
         <v>669</v>
       </c>
       <c r="D194" s="53" t="s">
         <v>670</v>
       </c>
       <c r="E194" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F194" s="160">
         <v>7</v>
       </c>
       <c r="G194" s="77">
         <f t="shared" si="5"/>
         <v>105</v>
       </c>
     </row>
     <row r="195" spans="1:7" ht="25.5">
       <c r="A195" s="100" t="s">
         <v>671</v>
       </c>
       <c r="B195" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C195" s="53" t="s">
         <v>672</v>
       </c>
       <c r="D195" s="53" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E195" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F195" s="160">
         <v>14</v>
       </c>
       <c r="G195" s="77">
         <f t="shared" si="5"/>
         <v>210</v>
       </c>
     </row>
     <row r="196" spans="1:7" ht="25.5">
       <c r="A196" s="100" t="s">
         <v>673</v>
       </c>
       <c r="B196" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C196" s="53" t="s">
         <v>674</v>
       </c>
       <c r="D196" s="53" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E196" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F196" s="160">
         <v>14</v>
       </c>
       <c r="G196" s="77">
         <f t="shared" si="5"/>
         <v>210</v>
       </c>
     </row>
     <row r="197" spans="1:7" ht="25.5">
       <c r="A197" s="100" t="s">
         <v>675</v>
       </c>
       <c r="B197" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C197" s="53" t="s">
         <v>676</v>
       </c>
       <c r="D197" s="53" t="s">
         <v>677</v>
       </c>
@@ -13696,99 +13696,99 @@
       <c r="D199" s="53" t="s">
         <v>683</v>
       </c>
       <c r="E199" s="53" t="s">
         <v>83</v>
       </c>
       <c r="F199" s="160">
         <v>3</v>
       </c>
       <c r="G199" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="200" spans="1:7" ht="38.25">
       <c r="A200" s="100" t="s">
         <v>684</v>
       </c>
       <c r="B200" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C200" s="53" t="s">
         <v>110</v>
       </c>
       <c r="D200" s="53" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="E200" s="53" t="s">
         <v>111</v>
       </c>
       <c r="F200" s="160">
         <v>11</v>
       </c>
       <c r="G200" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="201" spans="1:7" ht="25.5">
       <c r="A201" s="100" t="s">
         <v>685</v>
       </c>
       <c r="B201" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C201" s="53" t="s">
         <v>109</v>
       </c>
       <c r="D201" s="53" t="s">
         <v>441</v>
       </c>
       <c r="E201" s="53" t="s">
         <v>85</v>
       </c>
       <c r="F201" s="160">
         <v>3</v>
       </c>
       <c r="G201" s="77">
         <f t="shared" si="5"/>
         <v>45</v>
       </c>
     </row>
     <row r="202" spans="1:7" ht="38.25">
       <c r="A202" s="100" t="s">
         <v>686</v>
       </c>
       <c r="B202" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C202" s="53" t="s">
         <v>687</v>
       </c>
       <c r="D202" s="53" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="E202" s="53" t="s">
         <v>111</v>
       </c>
       <c r="F202" s="160">
         <v>11</v>
       </c>
       <c r="G202" s="77">
         <f t="shared" si="5"/>
         <v>165</v>
       </c>
     </row>
     <row r="203" spans="1:7" ht="25.5">
       <c r="A203" s="100" t="s">
         <v>688</v>
       </c>
       <c r="B203" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C203" s="53" t="s">
         <v>689</v>
       </c>
       <c r="D203" s="53" t="s">
         <v>690</v>
       </c>
@@ -13816,74 +13816,74 @@
       <c r="D204" s="53" t="s">
         <v>693</v>
       </c>
       <c r="E204" s="53" t="s">
         <v>70</v>
       </c>
       <c r="F204" s="160">
         <v>7</v>
       </c>
       <c r="G204" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="205" spans="1:7" ht="38.25">
       <c r="A205" s="100" t="s">
         <v>694</v>
       </c>
       <c r="B205" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C205" s="53" t="s">
         <v>160</v>
       </c>
       <c r="D205" s="53" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="E205" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F205" s="160">
         <v>5</v>
       </c>
       <c r="G205" s="77">
         <v>600</v>
       </c>
     </row>
     <row r="206" spans="1:7" ht="25.5">
       <c r="A206" s="100" t="s">
         <v>695</v>
       </c>
       <c r="B206" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C206" s="53" t="s">
         <v>696</v>
       </c>
       <c r="D206" s="53" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="E206" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F206" s="160">
         <v>8</v>
       </c>
       <c r="G206" s="77">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
     </row>
     <row r="207" spans="1:7" ht="12.75">
       <c r="A207" s="100" t="s">
         <v>697</v>
       </c>
       <c r="B207" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C207" s="53" t="s">
         <v>698</v>
       </c>
       <c r="D207" s="53" t="s">
         <v>699</v>
       </c>
@@ -13980,1446 +13980,1446 @@
       <c r="C211" s="53" t="s">
         <v>709</v>
       </c>
       <c r="D211" s="53" t="s">
         <v>710</v>
       </c>
       <c r="E211" s="53" t="s">
         <v>112</v>
       </c>
       <c r="F211" s="160">
         <v>3.5</v>
       </c>
       <c r="G211" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="212" spans="1:7" ht="25.5">
       <c r="A212" s="100" t="s">
         <v>711</v>
       </c>
       <c r="B212" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C212" s="53" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="D212" s="53" t="s">
         <v>712</v>
       </c>
       <c r="E212" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F212" s="160">
         <v>7</v>
       </c>
       <c r="G212" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="213" spans="1:7" ht="25.5">
       <c r="A213" s="100" t="s">
         <v>713</v>
       </c>
       <c r="B213" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C213" s="53" t="s">
         <v>113</v>
       </c>
       <c r="D213" s="53" t="s">
         <v>714</v>
       </c>
       <c r="E213" s="53" t="s">
         <v>112</v>
       </c>
       <c r="F213" s="160">
         <v>3.5</v>
       </c>
       <c r="G213" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="214" spans="1:7" ht="25.5">
       <c r="A214" s="100" t="s">
         <v>715</v>
       </c>
       <c r="B214" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C214" s="53" t="s">
         <v>114</v>
       </c>
       <c r="D214" s="53" t="s">
-        <v>716</v>
+        <v>918</v>
       </c>
       <c r="E214" s="53" t="s">
         <v>112</v>
       </c>
       <c r="F214" s="160">
         <v>3.5</v>
       </c>
       <c r="G214" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="215" spans="1:7" ht="25.5">
       <c r="A215" s="100" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="B215" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C215" s="53" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="D215" s="53" t="s">
         <v>203</v>
       </c>
       <c r="E215" s="53" t="s">
         <v>74</v>
       </c>
       <c r="F215" s="160">
         <v>2.5</v>
       </c>
       <c r="G215" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="216" spans="1:7" ht="12.75">
       <c r="A216" s="100" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="B216" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C216" s="53" t="s">
+        <v>719</v>
+      </c>
+      <c r="D216" s="53" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
       <c r="E216" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F216" s="160">
         <v>7.5</v>
       </c>
       <c r="G216" s="77">
         <f t="shared" si="6"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="217" spans="1:7" ht="12.75">
       <c r="A217" s="100" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B217" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C217" s="53" t="s">
         <v>161</v>
       </c>
       <c r="D217" s="53" t="s">
         <v>348</v>
       </c>
       <c r="E217" s="53" t="s">
         <v>162</v>
       </c>
       <c r="F217" s="101">
         <v>3.5</v>
       </c>
       <c r="G217" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="218" spans="1:7" ht="25.5">
       <c r="A218" s="100" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B218" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C218" s="53" t="s">
+        <v>723</v>
+      </c>
+      <c r="D218" s="53" t="s">
         <v>724</v>
       </c>
-      <c r="D218" s="53" t="s">
+      <c r="E218" s="53" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F218" s="160">
         <v>4</v>
       </c>
       <c r="G218" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="219" spans="1:7" ht="25.5">
       <c r="A219" s="100" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="B219" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C219" s="53" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D219" s="53" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="E219" s="53" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F219" s="160">
         <v>4</v>
       </c>
       <c r="G219" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="220" spans="1:7" ht="25.5">
       <c r="A220" s="100" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="B220" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C220" s="53" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="D220" s="53" t="s">
         <v>135</v>
       </c>
       <c r="E220" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F220" s="160">
         <v>4</v>
       </c>
       <c r="G220" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="221" spans="1:7" ht="51">
       <c r="A221" s="100" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="B221" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C221" s="53" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="D221" s="53" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="E221" s="53" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="F221" s="160">
         <v>8</v>
       </c>
       <c r="G221" s="77">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:7" ht="51">
       <c r="A222" s="107" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B222" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C222" s="53" t="s">
         <v>117</v>
       </c>
       <c r="D222" s="53" t="s">
         <v>315</v>
       </c>
       <c r="E222" s="98" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="F222" s="158">
         <v>6</v>
       </c>
       <c r="G222" s="77">
         <f t="shared" si="6"/>
         <v>90</v>
       </c>
     </row>
     <row r="223" spans="1:7" ht="38.25">
       <c r="A223" s="100" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B223" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C223" s="53" t="s">
         <v>115</v>
       </c>
       <c r="D223" s="53" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="E223" s="53" t="s">
         <v>116</v>
       </c>
       <c r="F223" s="160">
         <v>7.5</v>
       </c>
       <c r="G223" s="77">
         <f t="shared" si="6"/>
         <v>112.5</v>
       </c>
     </row>
     <row r="224" spans="1:7" ht="63.75">
       <c r="A224" s="107" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B224" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C224" s="53" t="s">
+        <v>737</v>
+      </c>
+      <c r="D224" s="53" t="s">
+        <v>905</v>
+      </c>
+      <c r="E224" s="98" t="s">
         <v>738</v>
-      </c>
-[...4 lines deleted...]
-        <v>739</v>
       </c>
       <c r="F224" s="159">
         <v>27</v>
       </c>
       <c r="G224" s="77">
         <f t="shared" si="6"/>
         <v>405</v>
       </c>
     </row>
     <row r="225" spans="1:7" ht="51">
       <c r="A225" s="107" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="B225" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C225" s="53" t="s">
+        <v>740</v>
+      </c>
+      <c r="D225" s="53" t="s">
+        <v>906</v>
+      </c>
+      <c r="E225" s="98" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
       <c r="F225" s="159">
         <v>7</v>
       </c>
       <c r="G225" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="226" spans="1:7" ht="12.75">
       <c r="A226" s="100" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="B226" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C226" s="53" t="s">
+        <v>743</v>
+      </c>
+      <c r="D226" s="53" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="E226" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F226" s="160">
         <v>2.5</v>
       </c>
       <c r="G226" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="227" spans="1:7" ht="12.75">
       <c r="A227" s="100" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B227" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C227" s="53" t="s">
+        <v>746</v>
+      </c>
+      <c r="D227" s="53" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
       <c r="E227" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F227" s="160">
         <v>2.5</v>
       </c>
       <c r="G227" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="228" spans="1:7" ht="12.75">
       <c r="A228" s="100" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B228" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C228" s="53" t="s">
+        <v>749</v>
+      </c>
+      <c r="D228" s="53" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="E228" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F228" s="160">
         <v>2.5</v>
       </c>
       <c r="G228" s="77">
         <f t="shared" si="6"/>
         <v>37.5</v>
       </c>
     </row>
     <row r="229" spans="1:7" ht="25.5">
       <c r="A229" s="100" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="B229" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C229" s="53" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="D229" s="53" t="s">
         <v>300</v>
       </c>
       <c r="E229" s="53" t="s">
         <v>89</v>
       </c>
       <c r="F229" s="160">
         <v>3.5</v>
       </c>
       <c r="G229" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="230" spans="1:7" ht="25.5">
       <c r="A230" s="100" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B230" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C230" s="53" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="D230" s="53" t="s">
         <v>450</v>
       </c>
       <c r="E230" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F230" s="160">
         <v>3.5</v>
       </c>
       <c r="G230" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="231" spans="1:7" ht="25.5">
       <c r="A231" s="100" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="B231" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C231" s="53" t="s">
+        <v>756</v>
+      </c>
+      <c r="D231" s="53" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E231" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F231" s="160">
         <v>7</v>
       </c>
       <c r="G231" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="232" spans="1:7" ht="25.5">
       <c r="A232" s="100" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="B232" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C232" s="53" t="s">
+        <v>759</v>
+      </c>
+      <c r="D232" s="53" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
       <c r="E232" s="53" t="s">
         <v>96</v>
       </c>
       <c r="F232" s="160">
         <v>3</v>
       </c>
       <c r="G232" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="233" spans="1:7" ht="25.5">
       <c r="A233" s="100" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="B233" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C233" s="53" t="s">
         <v>119</v>
       </c>
       <c r="D233" s="53" t="s">
         <v>444</v>
       </c>
       <c r="E233" s="53" t="s">
         <v>61</v>
       </c>
       <c r="F233" s="160">
         <v>3</v>
       </c>
       <c r="G233" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="234" spans="1:7" ht="12.75">
       <c r="A234" s="100" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B234" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C234" s="53" t="s">
         <v>167</v>
       </c>
       <c r="D234" s="53" t="s">
         <v>308</v>
       </c>
       <c r="E234" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F234" s="160">
         <v>3.5</v>
       </c>
       <c r="G234" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="235" spans="1:7" ht="12.75">
       <c r="A235" s="100" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B235" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C235" s="53" t="s">
         <v>164</v>
       </c>
       <c r="D235" s="53" t="s">
         <v>348</v>
       </c>
       <c r="E235" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F235" s="160">
         <v>3.5</v>
       </c>
       <c r="G235" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="236" spans="1:7" ht="12.75">
       <c r="A236" s="100" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="B236" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C236" s="53" t="s">
+        <v>765</v>
+      </c>
+      <c r="D236" s="53" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
       <c r="E236" s="53" t="s">
         <v>99</v>
       </c>
       <c r="F236" s="160">
         <v>3</v>
       </c>
       <c r="G236" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="237" spans="1:7" ht="12.75">
       <c r="A237" s="107" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="B237" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C237" s="53" t="s">
+        <v>768</v>
+      </c>
+      <c r="D237" s="53" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
       <c r="E237" s="98" t="s">
         <v>99</v>
       </c>
       <c r="F237" s="159">
         <v>3</v>
       </c>
       <c r="G237" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="238" spans="1:7" ht="12.75">
       <c r="A238" s="100" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="B238" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C238" s="53" t="s">
+        <v>771</v>
+      </c>
+      <c r="D238" s="53" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
       <c r="E238" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F238" s="160">
         <v>2</v>
       </c>
       <c r="G238" s="77">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
     </row>
     <row r="239" spans="1:7" ht="12.75">
       <c r="A239" s="100" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="B239" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C239" s="53" t="s">
+        <v>774</v>
+      </c>
+      <c r="D239" s="53" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="E239" s="53" t="s">
         <v>163</v>
       </c>
       <c r="F239" s="160">
         <v>2</v>
       </c>
       <c r="G239" s="77">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
     </row>
     <row r="240" spans="1:7" ht="25.5">
       <c r="A240" s="107" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="B240" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C240" s="53" t="s">
         <v>165</v>
       </c>
       <c r="D240" s="53" t="s">
         <v>364</v>
       </c>
       <c r="E240" s="98" t="s">
         <v>166</v>
       </c>
       <c r="F240" s="159">
         <v>3</v>
       </c>
       <c r="G240" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="241" spans="1:7" ht="38.25">
       <c r="A241" s="107" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B241" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C241" s="53" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="D241" s="53" t="s">
         <v>509</v>
       </c>
       <c r="E241" s="98" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="F241" s="158">
         <v>4</v>
       </c>
       <c r="G241" s="77">
         <f t="shared" si="6"/>
         <v>60</v>
       </c>
     </row>
     <row r="242" spans="1:7" ht="25.5">
       <c r="A242" s="100" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="B242" s="153" t="s">
         <v>39</v>
       </c>
       <c r="C242" s="53" t="s">
         <v>168</v>
       </c>
       <c r="D242" s="53" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="E242" s="53" t="s">
         <v>86</v>
       </c>
       <c r="F242" s="160">
         <v>7</v>
       </c>
       <c r="G242" s="77">
         <f t="shared" si="6"/>
         <v>105</v>
       </c>
     </row>
     <row r="243" spans="1:7" ht="12.75">
       <c r="A243" s="107" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B243" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C243" s="53" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="D243" s="53" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E243" s="98" t="s">
         <v>81</v>
       </c>
       <c r="F243" s="159">
         <v>3</v>
       </c>
       <c r="G243" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="244" spans="1:7" ht="12.75">
       <c r="A244" s="100" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B244" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C244" s="53" t="s">
+        <v>784</v>
+      </c>
+      <c r="D244" s="53" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
       <c r="E244" s="53" t="s">
         <v>97</v>
       </c>
       <c r="F244" s="160">
         <v>2</v>
       </c>
       <c r="G244" s="77">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
     </row>
     <row r="245" spans="1:7" ht="12.75">
       <c r="A245" s="100" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="B245" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C245" s="53" t="s">
+        <v>787</v>
+      </c>
+      <c r="D245" s="53" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="E245" s="53" t="s">
         <v>85</v>
       </c>
       <c r="F245" s="160">
         <v>3</v>
       </c>
       <c r="G245" s="77">
         <f t="shared" si="6"/>
         <v>69</v>
       </c>
     </row>
     <row r="246" spans="1:7" ht="12.75">
       <c r="A246" s="100" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="B246" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C246" s="53" t="s">
         <v>137</v>
       </c>
       <c r="D246" s="53" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="E246" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F246" s="160">
         <v>6</v>
       </c>
       <c r="G246" s="77">
         <f t="shared" si="6"/>
         <v>138</v>
       </c>
     </row>
     <row r="247" spans="1:7" ht="25.5">
       <c r="A247" s="107" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B247" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C247" s="53" t="s">
         <v>105</v>
       </c>
       <c r="D247" s="53" t="s">
+        <v>792</v>
+      </c>
+      <c r="E247" s="98" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
       <c r="F247" s="158">
         <v>9</v>
       </c>
       <c r="G247" s="77">
         <f t="shared" si="6"/>
         <v>207</v>
       </c>
     </row>
     <row r="248" spans="1:7" ht="25.5">
       <c r="A248" s="100" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="B248" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C248" s="53" t="s">
+        <v>795</v>
+      </c>
+      <c r="D248" s="53" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
       <c r="E248" s="53" t="s">
         <v>72</v>
       </c>
       <c r="F248" s="160">
         <v>6</v>
       </c>
       <c r="G248" s="77">
         <f t="shared" si="6"/>
         <v>138</v>
       </c>
     </row>
     <row r="249" spans="1:7" ht="25.5">
       <c r="A249" s="107" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="B249" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C249" s="53" t="s">
         <v>120</v>
       </c>
       <c r="D249" s="53" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="E249" s="98" t="s">
         <v>121</v>
       </c>
       <c r="F249" s="158">
         <v>12</v>
       </c>
       <c r="G249" s="77">
         <f t="shared" si="6"/>
         <v>180</v>
       </c>
     </row>
     <row r="250" spans="1:7" ht="38.25">
       <c r="A250" s="107" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="B250" s="155" t="s">
         <v>38</v>
       </c>
       <c r="C250" s="53" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="D250" s="53" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="E250" s="98" t="s">
         <v>209</v>
       </c>
       <c r="F250" s="159">
         <v>8</v>
       </c>
       <c r="G250" s="77">
         <f t="shared" si="6"/>
         <v>120</v>
       </c>
     </row>
     <row r="251" spans="1:7" ht="25.5">
       <c r="A251" s="100" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B251" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C251" s="53" t="s">
         <v>170</v>
       </c>
       <c r="D251" s="53" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="E251" s="53" t="s">
         <v>171</v>
       </c>
       <c r="F251" s="160">
         <v>3</v>
       </c>
       <c r="G251" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="252" spans="1:7" ht="38.25">
       <c r="A252" s="100" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="B252" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C252" s="53" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="D252" s="53" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="E252" s="53" t="s">
         <v>121</v>
       </c>
       <c r="F252" s="160">
         <v>10</v>
       </c>
       <c r="G252" s="77">
         <f t="shared" si="6"/>
         <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:7" ht="25.5">
       <c r="A253" s="107" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="B253" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C253" s="53" t="s">
+        <v>804</v>
+      </c>
+      <c r="D253" s="53" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
       <c r="E253" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F253" s="159">
         <v>6.5</v>
       </c>
       <c r="G253" s="77">
         <f t="shared" si="6"/>
         <v>97.5</v>
       </c>
     </row>
     <row r="254" spans="1:7" ht="51">
       <c r="A254" s="107" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="B254" s="78" t="s">
         <v>37</v>
       </c>
       <c r="C254" s="53" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="D254" s="53" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="E254" s="98" t="s">
         <v>61</v>
       </c>
       <c r="F254" s="158">
         <v>16.5</v>
       </c>
       <c r="G254" s="77">
         <f t="shared" si="6"/>
         <v>247.5</v>
       </c>
     </row>
     <row r="255" spans="1:7" ht="25.5">
       <c r="A255" s="107" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="B255" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C255" s="53" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="D255" s="70" t="s">
         <v>135</v>
       </c>
       <c r="E255" s="98" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="F255" s="158">
         <v>3.5</v>
       </c>
       <c r="G255" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="256" spans="1:7" ht="25.5">
       <c r="A256" s="107" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="B256" s="155" t="s">
         <v>37</v>
       </c>
       <c r="C256" s="53" t="s">
+        <v>811</v>
+      </c>
+      <c r="D256" s="70" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E256" s="98" t="s">
         <v>118</v>
       </c>
       <c r="F256" s="159">
         <v>3</v>
       </c>
       <c r="G256" s="77">
         <f t="shared" si="6"/>
         <v>45</v>
       </c>
     </row>
     <row r="257" spans="1:7" ht="25.5">
       <c r="A257" s="107" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="B257" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C257" s="53" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="D257" s="70" t="s">
         <v>135</v>
       </c>
       <c r="E257" s="98" t="s">
         <v>88</v>
       </c>
       <c r="F257" s="158">
         <v>4.5</v>
       </c>
       <c r="G257" s="77">
         <f t="shared" si="6"/>
         <v>67.5</v>
       </c>
     </row>
     <row r="258" spans="1:7" ht="25.5">
       <c r="A258" s="107" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="B258" s="155" t="s">
         <v>39</v>
       </c>
       <c r="C258" s="53" t="s">
+        <v>816</v>
+      </c>
+      <c r="D258" s="70" t="s">
         <v>817</v>
       </c>
-      <c r="D258" s="70" t="s">
+      <c r="E258" s="98" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="F258" s="158">
         <v>3.5</v>
       </c>
       <c r="G258" s="77">
         <f t="shared" si="6"/>
         <v>52.5</v>
       </c>
     </row>
     <row r="259" spans="1:7" ht="25.5">
       <c r="A259" s="107" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="B259" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C259" s="53" t="s">
         <v>133</v>
       </c>
       <c r="D259" s="53" t="s">
+        <v>820</v>
+      </c>
+      <c r="E259" s="98" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="F259" s="159">
         <v>9</v>
       </c>
       <c r="G259" s="77">
         <f t="shared" si="6"/>
         <v>207</v>
       </c>
     </row>
     <row r="260" spans="1:7" ht="12.75">
       <c r="A260" s="100" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="B260" s="153" t="s">
         <v>41</v>
       </c>
       <c r="C260" s="53" t="s">
+        <v>823</v>
+      </c>
+      <c r="D260" s="53" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="E260" s="53" t="s">
         <v>122</v>
       </c>
       <c r="F260" s="160">
         <v>3</v>
       </c>
       <c r="G260" s="77">
         <f t="shared" ref="G260:G270" si="7">IF(B260="SZ",F260*22,IF(B260="ZG",F260*23,IF(B260="OW",F260*15,IF(B260="NW",F260*15,IF(B260="UR",F260*15,IF(B260="LU",F260*23,))))))</f>
         <v>66</v>
       </c>
     </row>
     <row r="261" spans="1:7" ht="25.5">
       <c r="A261" s="100" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="B261" s="153" t="s">
         <v>41</v>
       </c>
       <c r="C261" s="53" t="s">
+        <v>826</v>
+      </c>
+      <c r="D261" s="53" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="E261" s="53" t="s">
         <v>122</v>
       </c>
       <c r="F261" s="160">
         <v>3</v>
       </c>
       <c r="G261" s="77">
         <f t="shared" si="7"/>
         <v>66</v>
       </c>
     </row>
     <row r="262" spans="1:7" ht="25.5">
       <c r="A262" s="100" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B262" s="153" t="s">
         <v>37</v>
       </c>
       <c r="C262" s="53" t="s">
         <v>172</v>
       </c>
       <c r="D262" s="53" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E262" s="53" t="s">
         <v>122</v>
       </c>
       <c r="F262" s="160">
         <v>4</v>
       </c>
       <c r="G262" s="77">
         <f t="shared" si="7"/>
         <v>60</v>
       </c>
     </row>
     <row r="263" spans="1:7" ht="25.5">
       <c r="A263" s="100" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="B263" s="153" t="s">
         <v>38</v>
       </c>
       <c r="C263" s="53" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="D263" s="53" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="E263" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F263" s="160">
         <v>6</v>
       </c>
       <c r="G263" s="77">
         <f t="shared" si="7"/>
         <v>90</v>
       </c>
     </row>
     <row r="264" spans="1:7" ht="12.75">
       <c r="A264" s="100" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B264" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C264" s="53" t="s">
         <v>146</v>
       </c>
       <c r="D264" s="53" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="E264" s="53" t="s">
         <v>96</v>
       </c>
       <c r="F264" s="160">
         <v>8</v>
       </c>
       <c r="G264" s="77">
         <f t="shared" si="7"/>
         <v>184</v>
       </c>
     </row>
     <row r="265" spans="1:7" ht="25.5">
       <c r="A265" s="70" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="B265" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C265" s="53" t="s">
+        <v>834</v>
+      </c>
+      <c r="D265" s="53" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="E265" s="98" t="s">
         <v>96</v>
       </c>
       <c r="F265" s="158">
         <v>9</v>
       </c>
       <c r="G265" s="77">
         <f t="shared" si="7"/>
         <v>207</v>
       </c>
     </row>
     <row r="266" spans="1:7" ht="24">
       <c r="A266" s="100" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="B266" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C266" s="152" t="s">
         <v>151</v>
       </c>
       <c r="D266" s="152" t="s">
         <v>549</v>
       </c>
       <c r="E266" s="152" t="s">
         <v>96</v>
       </c>
       <c r="F266" s="160">
         <v>4</v>
       </c>
       <c r="G266" s="77">
         <f t="shared" si="7"/>
         <v>92</v>
       </c>
     </row>
     <row r="267" spans="1:7" ht="24">
       <c r="A267" s="100" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="B267" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C267" s="152" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="D267" s="152" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="E267" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F267" s="160">
         <v>10</v>
       </c>
       <c r="G267" s="77">
         <f t="shared" si="7"/>
         <v>230</v>
       </c>
     </row>
     <row r="268" spans="1:7" ht="24">
       <c r="A268" s="100" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="B268" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C268" s="152" t="s">
+        <v>840</v>
+      </c>
+      <c r="D268" s="152" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
       <c r="E268" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F268" s="160">
         <v>6</v>
       </c>
       <c r="G268" s="77">
         <f t="shared" si="7"/>
         <v>138</v>
       </c>
     </row>
     <row r="269" spans="1:7" ht="48">
       <c r="A269" s="100" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="B269" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C269" s="152" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="D269" s="152" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="E269" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F269" s="160">
         <v>10.5</v>
       </c>
       <c r="G269" s="77">
         <f t="shared" si="7"/>
         <v>241.5</v>
       </c>
     </row>
     <row r="270" spans="1:7" ht="24">
       <c r="A270" s="100" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="B270" s="153" t="s">
         <v>40</v>
       </c>
       <c r="C270" s="152" t="s">
         <v>154</v>
       </c>
       <c r="D270" s="152" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="E270" s="152" t="s">
         <v>81</v>
       </c>
       <c r="F270" s="160">
         <v>3</v>
       </c>
       <c r="G270" s="77">
         <f t="shared" si="7"/>
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <autoFilter ref="A8:G270" xr:uid="{00000000-0009-0000-0000-00000A000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:G184">
       <sortCondition ref="A171:A184"/>
     </sortState>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:G265">
     <sortCondition ref="A10:A265"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C5:D5"/>
@@ -15662,66 +15662,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="24">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>852</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>853</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>856</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="48">
       <c r="A3" s="92" t="s">
         <v>204</v>
       </c>
       <c r="B3" s="93" t="str">
@@ -17759,283 +17759,283 @@
         <v>NW</v>
       </c>
       <c r="C73" s="93" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schwimmen: SLRG Grundausbildung Brevet Basis Pool</v>
       </c>
       <c r="D73" s="93" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 5.6.27, 08.30 - 16.30 Uhr</v>
       </c>
       <c r="E73" s="93" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F73" s="93">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G73" s="66">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="24">
       <c r="A74" s="110" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="B74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>PowerPoint - kompetent und clever präsentieren</v>
       </c>
       <c r="D74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 19.8.26, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E74" s="93" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F74" s="93">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2.5</v>
       </c>
       <c r="G74" s="66">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="110" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Word - Tricks und Kniffs für den Alltag</v>
       </c>
       <c r="D75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.12.26, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E75" s="93" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F75" s="93">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2.5</v>
       </c>
       <c r="G75" s="66">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="110" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Excel - Tricks und Kniffs für den Alltag</v>
       </c>
       <c r="D76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 20.1.27, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E76" s="93" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F76" s="93">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>2.5</v>
       </c>
       <c r="G76" s="66">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="24">
       <c r="A77" s="110" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="B77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Lego Spike Essential - Kreative Robotik für Zyklus 1 &amp; 2  </v>
       </c>
       <c r="D77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.4.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E77" s="93" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>US, MS I</v>
       </c>
       <c r="F77" s="93">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G77" s="66">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="24">
       <c r="A78" s="110" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Lego Spike Prime - Kreative Robotik für Zyklus 2 &amp; 3 </v>
       </c>
       <c r="D78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 28.4.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E78" s="93" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F78" s="93">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G78" s="66">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="24">
       <c r="A79" s="110" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="B79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Kind im Autismusspektrum im Unterricht begleiten</v>
       </c>
       <c r="D79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.6., 2.9., 21.10.26, Mi 27.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E79" s="93" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2, SHP, Logo</v>
       </c>
       <c r="F79" s="93">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>12</v>
       </c>
       <c r="G79" s="66">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="36">
       <c r="A80" s="110" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="B80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>AD(H)S im Unterricht: verstehen, begleiten, entlasten</v>
       </c>
       <c r="D80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.12.26, 14.00 - 17.00 Uhr; Do 14.1.27, 17.30 - 20.00 Uhr; Do 18.2.27, 17.30 - 20.00 Uhr</v>
       </c>
       <c r="E80" s="93" t="str">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP, SHP</v>
       </c>
       <c r="F80" s="93">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G80" s="66">
         <f>VLOOKUP($A80,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="24">
       <c r="A81" s="97" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Ideenpool und Hintergründe zur Grafomotorik auf der Kindergartenstufe</v>
       </c>
       <c r="D81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.2, 17.3.27, 16.30 - 18.30 Uhr</v>
       </c>
       <c r="E81" s="93" t="str">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>KG, SHP, DaZ, Logo</v>
       </c>
       <c r="F81" s="93">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G81" s="66">
         <f>VLOOKUP($A81,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="24">
       <c r="A82" s="97" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="B82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>NW</v>
       </c>
       <c r="C82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>E-Learning «Interdisziplinäre Zusammenarbeit stärken»</v>
       </c>
       <c r="D82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>6h individuelles E-Learining (Zeitraum: August - Oktober 26)</v>
       </c>
       <c r="E82" s="93" t="str">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F82" s="93">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G82" s="66">
         <f>VLOOKUP($A82,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>90</v>
       </c>
@@ -18132,66 +18132,66 @@
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="85"/>
       <c r="B1" s="62"/>
       <c r="C1" s="63"/>
       <c r="D1" s="126"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="127"/>
       <c r="H1" s="96"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="85"/>
       <c r="B2" s="86"/>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="97"/>
       <c r="F2" s="122"/>
       <c r="G2" s="122"/>
     </row>
     <row r="3" spans="1:8" ht="24">
       <c r="A3" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B3" s="28" t="s">
+        <v>852</v>
+      </c>
+      <c r="C3" s="28" t="s">
         <v>853</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="D3" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="E3" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="F3" s="29" t="s">
         <v>856</v>
       </c>
-      <c r="F3" s="29" t="s">
+      <c r="G3" s="156" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="24">
       <c r="A4" s="111" t="s">
         <v>187</v>
       </c>
       <c r="B4" s="128" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C4" s="66" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Einführungsveranstaltung für neue oder wiedereinsteigende Lehrpersonen</v>
       </c>
       <c r="D4" s="66" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mo 31.8.26, 17.30 - 19.00 Uhr</v>
       </c>
       <c r="E4" s="66" t="str">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>neue LP (nur OW)</v>
       </c>
       <c r="F4" s="66">
         <f>VLOOKUP($A4,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
@@ -19759,619 +19759,619 @@
         <v>LP mit SLRG-Brevet</v>
       </c>
       <c r="F58" s="66">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G58" s="66">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="24">
       <c r="A59" s="111" t="s">
         <v>715</v>
       </c>
       <c r="B59" s="128" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C59" s="66" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Schwimmen: SLRG WK Modul See für Brevet See (ohne CPR)</v>
       </c>
       <c r="D59" s="66" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
-        <v>Mi 19.8.26, 08.30 - 12.00 Uhr</v>
+        <v>Mi 19.8.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E59" s="66" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP mit SLRG-Brevet</v>
       </c>
       <c r="F59" s="66">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G59" s="66">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="24">
       <c r="A60" s="111" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="B60" s="128" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C60" s="66" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">Schwimmen: SLRG Wassersicherheit für Begleitpersonen - Hallenbad Kerns </v>
       </c>
       <c r="D60" s="66" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 2.9.26, 14.00 - 16.30 Uhr</v>
       </c>
       <c r="E60" s="66" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle (nur OW)</v>
       </c>
       <c r="F60" s="66">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2.5</v>
       </c>
       <c r="G60" s="66">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>37.5</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="24">
       <c r="A61" s="111" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="B61" s="128" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C61" s="66" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Sportkompakt Frühlingsweiterbildung 2027</v>
       </c>
       <c r="D61" s="66" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 17.4.27, 08.00 - 16.00 Uhr</v>
       </c>
       <c r="E61" s="66" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP</v>
       </c>
       <c r="F61" s="66">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7.5</v>
       </c>
       <c r="G61" s="66">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>112.5</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="24">
       <c r="A62" s="111" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B62" s="128" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C62" s="66" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Update kantonaler Schulsporttag Obwalden</v>
       </c>
       <c r="D62" s="66" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 16.9.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E62" s="66" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 (nur OW LP)</v>
       </c>
       <c r="F62" s="66">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G62" s="66">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="24">
       <c r="A63" s="111" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="B63" s="128" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C63" s="66" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>LED Matrix - Chancengleichheit fördern durch technisches Wissen</v>
       </c>
       <c r="D63" s="66" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 17.2, 3.3.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E63" s="66" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F63" s="66">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>7</v>
       </c>
       <c r="G63" s="66">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="24">
       <c r="A64" s="111" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="B64" s="128" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C64" s="66" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Die Büchse der Pandora – Kinder, Medien und die Hoffnung auf das Gute</v>
       </c>
       <c r="D64" s="66" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 13.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E64" s="66" t="str">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F64" s="66">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G64" s="66">
         <f>VLOOKUP($A64,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="24">
       <c r="A65" s="111" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="B65" s="128" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C65" s="66" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Attraktive Arbeitsblätter, Flyer und Lernlandkarten mit Canva gestalten</v>
       </c>
       <c r="D65" s="66" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 2.9.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E65" s="66" t="str">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F65" s="66">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G65" s="66">
         <f>VLOOKUP($A65,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="111" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B66" s="128" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C66" s="66" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>KI im Klassenzimmer: Deep Dive</v>
       </c>
       <c r="D66" s="66" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 11.11.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E66" s="66" t="str">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP</v>
       </c>
       <c r="F66" s="66">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G66" s="66">
         <f>VLOOKUP($A66,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="111" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B67" s="128" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C67" s="66" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>KI im Klassenzimmer: Grundlagen</v>
       </c>
       <c r="D67" s="66" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 16.9.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E67" s="66" t="str">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>LP</v>
       </c>
       <c r="F67" s="66">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G67" s="66">
         <f>VLOOKUP($A67,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="111" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="B68" s="128" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C68" s="66" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Informatik unplugged für Kids</v>
       </c>
       <c r="D68" s="66" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 14.11.26, 09.00 - 12.00 Uhr</v>
       </c>
       <c r="E68" s="66" t="str">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1, MS I</v>
       </c>
       <c r="F68" s="66">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G68" s="66">
         <f>VLOOKUP($A68,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="24">
       <c r="A69" s="111" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="B69" s="128" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C69" s="66" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Lehr- und Lernfilme für den Unterricht herstellen</v>
       </c>
       <c r="D69" s="66" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Fr 13.11.26, 16.30 - 19.30 Uhr</v>
       </c>
       <c r="E69" s="66" t="str">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1, MS I</v>
       </c>
       <c r="F69" s="66">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G69" s="66">
         <f>VLOOKUP($A69,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="111" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="B70" s="128" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C70" s="66" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">Erklärvideos im Unterricht </v>
       </c>
       <c r="D70" s="66" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Do 12.11.26, 17.30 - 19.30 Uhr</v>
       </c>
       <c r="E70" s="66" t="str">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F70" s="66">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
       </c>
       <c r="G70" s="66">
         <f>VLOOKUP($A70,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="111" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="B71" s="128" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C71" s="66" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v xml:space="preserve">Gamification im Unterricht - so geht's! </v>
       </c>
       <c r="D71" s="66" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mo 23.11.26, 17.30 - 19.30 Uhr</v>
       </c>
       <c r="E71" s="66" t="str">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 - 3 (nur OW)</v>
       </c>
       <c r="F71" s="66">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
       </c>
       <c r="G71" s="66">
         <f>VLOOKUP($A71,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="24">
       <c r="A72" s="111" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="B72" s="128" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C72" s="66" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>KI im Klassenzimmer: Individuelle Lernassistenten entwickeln</v>
       </c>
       <c r="D72" s="66" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 28.10.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E72" s="66" t="str">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 2 + 3, SEK II, SHP, DaZ, BBF</v>
       </c>
       <c r="F72" s="66">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G72" s="66">
         <f>VLOOKUP($A72,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="24">
       <c r="A73" s="111" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B73" s="128" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C73" s="66" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Learning by Making – Kreativität trifft Unterricht</v>
       </c>
       <c r="D73" s="66" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Do 26.11.26, 18.00 - 20.00 Uhr</v>
       </c>
       <c r="E73" s="66" t="str">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>MS II, Z 3</v>
       </c>
       <c r="F73" s="66">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>2</v>
       </c>
       <c r="G73" s="66">
         <f>VLOOKUP($A73,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="36">
       <c r="A74" s="111" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="B74" s="128" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C74" s="66" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>«AD(H)S und Lesen-, Schreiben-, Rechnenlernen: Fallstricke und effiziente Unterstützungsmöglichkeiten»</v>
       </c>
       <c r="D74" s="66" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Fr 28.8.26, 18.00 - 21.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E74" s="66" t="str">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 + 2, SHP, Logo</v>
       </c>
       <c r="F74" s="66">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>10</v>
       </c>
       <c r="G74" s="66">
         <f>VLOOKUP($A74,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="36">
       <c r="A75" s="111" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="B75" s="128" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C75" s="66" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Emotionaler Entwicklungsstand - Schlüssel bei Verhaltensauffälligkeiten? (Grundkurs)</v>
       </c>
       <c r="D75" s="66" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Sa 27.2.27, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E75" s="66" t="str">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F75" s="66">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>6.5</v>
       </c>
       <c r="G75" s="66">
         <f>VLOOKUP($A75,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>97.5</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="48">
       <c r="A76" s="111" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="B76" s="128" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C76" s="66" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Die "Skala der Emotionalen Entwicklung - Diagnostik (SEED)" als Hilfsmittel im Umgang mit Verhaltensauffälligkeiten (Aufbaukurs inkl. Praxistag)</v>
       </c>
       <c r="D76" s="66" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 26.8.26, 13.30 - 17.00 Uhr; Sa 29.8.26, 08.30 - 16.00 Uhr; Sa 23.1.27, 08.30 - 16.00 Uhr</v>
       </c>
       <c r="E76" s="66" t="str">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Alle</v>
       </c>
       <c r="F76" s="66">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>16.5</v>
       </c>
       <c r="G76" s="66">
         <f>VLOOKUP($A76,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>247.5</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="111" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="B77" s="128" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C77" s="66" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Schulabsentismus wirksam begegnen!</v>
       </c>
       <c r="D77" s="66" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Holkurs</v>
       </c>
       <c r="E77" s="66" t="str">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Schulteams (nur OW)</v>
       </c>
       <c r="F77" s="66">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3.5</v>
       </c>
       <c r="G77" s="66">
         <f>VLOOKUP($A77,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>52.5</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="36">
       <c r="A78" s="111" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="B78" s="128" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C78" s="66" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Was Kinder bewegt und wann ist Psychomotoriktherapie die passende Methode?</v>
       </c>
       <c r="D78" s="66" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 25.11.26, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E78" s="66" t="str">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>Z 1 - 3, SHP</v>
       </c>
       <c r="F78" s="66">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>3</v>
       </c>
       <c r="G78" s="66">
         <f>VLOOKUP($A78,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="24">
       <c r="A79" s="111" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B79" s="128" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,2,0)</f>
         <v>OW</v>
       </c>
       <c r="C79" s="66" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,3,0)</f>
         <v>Joyful Workplace. Schlüsselfaktoren für sichtbare Arbeitsplatz-Attraktivität</v>
       </c>
       <c r="D79" s="66" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,4,0)</f>
         <v>Mi 2.9.26, 13.00 - 17.00 Uhr</v>
       </c>
       <c r="E79" s="66" t="str">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,5,0)</f>
         <v>SL</v>
       </c>
       <c r="F79" s="66">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,6,0)</f>
         <v>4</v>
       </c>
       <c r="G79" s="66">
         <f>VLOOKUP($A79,'Kursliste gesamt'!$A$9:$G$280,7,0)</f>
         <v>60</v>
       </c>
@@ -20443,66 +20443,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="19.5" customHeight="1">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>852</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>853</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>856</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="19.5" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>221</v>
       </c>
       <c r="B3" s="58" t="str">
@@ -22017,435 +22017,435 @@
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>…wenn Frau Holle tanzt statt Kissen schüttelt</v>
       </c>
       <c r="D50" s="58" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.10.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E50" s="58" t="str">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1</v>
       </c>
       <c r="F50" s="58">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G50" s="58">
         <f>VLOOKUP($A50,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
       <c r="H50" s="58"/>
       <c r="I50" s="58"/>
       <c r="J50" s="58"/>
     </row>
     <row r="51" spans="1:11" ht="19.5" customHeight="1">
       <c r="A51" s="53" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lebensrettung: Komplettkurs/Refresher BLS-AED</v>
       </c>
       <c r="D51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 10.3.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E51" s="58" t="str">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP (mit und ohne BLS-AED-Ausweis)</v>
       </c>
       <c r="F51" s="58">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G51" s="58">
         <f>VLOOKUP($A51,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H51" s="58"/>
       <c r="I51" s="58"/>
       <c r="J51" s="58"/>
     </row>
     <row r="52" spans="1:11" ht="19.5" customHeight="1">
       <c r="A52" s="53" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="B52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lebensrettung: Komplettkurs/Refresher BLS-AED</v>
       </c>
       <c r="D52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 17.3.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E52" s="58" t="str">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP (mit und ohne BLS-AED-Ausweis)</v>
       </c>
       <c r="F52" s="58">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G52" s="58">
         <f>VLOOKUP($A52,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H52" s="58"/>
       <c r="I52" s="58"/>
       <c r="J52" s="58"/>
     </row>
     <row r="53" spans="1:11" ht="19.5" customHeight="1">
       <c r="A53" s="53" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="B53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lebensrettung: Grundkurs/Refresher BLS-AED-Ausweis (ehemals CRP)</v>
       </c>
       <c r="D53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Holkurs</v>
       </c>
       <c r="E53" s="58" t="str">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP</v>
       </c>
       <c r="F53" s="58">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G53" s="58">
         <f>VLOOKUP($A53,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H53" s="58"/>
       <c r="I53" s="58"/>
       <c r="J53" s="58"/>
     </row>
     <row r="54" spans="1:11" ht="19.5" customHeight="1">
       <c r="A54" s="53" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="B54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schwimmen: SLRG Grundausbildung Modul Fluss</v>
       </c>
       <c r="D54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 5.9.26, 08.00 - 17.00 Uhr</v>
       </c>
       <c r="E54" s="58" t="str">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit SLRG-Brevet Anerkennung Modul See</v>
       </c>
       <c r="F54" s="58">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G54" s="58">
         <f>VLOOKUP($A54,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>120</v>
       </c>
       <c r="H54" s="58"/>
       <c r="I54" s="58"/>
       <c r="J54" s="58"/>
     </row>
     <row r="55" spans="1:11" ht="19.5" customHeight="1">
       <c r="A55" s="53" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Kombikurs: Schwimmen WK Pool und WK BLS-AED </v>
       </c>
       <c r="D55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 20.2.27, 09.00 - 16.00 Uhr</v>
       </c>
       <c r="E55" s="58" t="str">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit beiden Anerkennungen SLRG-Brevet und BLS-AED Ausweis</v>
       </c>
       <c r="F55" s="58">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G55" s="58">
         <f>VLOOKUP($A55,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>90</v>
       </c>
       <c r="H55" s="58"/>
       <c r="I55" s="58"/>
       <c r="J55" s="58"/>
     </row>
     <row r="56" spans="1:11" ht="19.5" customHeight="1">
       <c r="A56" s="53" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>MF J+S Skifahren</v>
       </c>
       <c r="D56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 19.12.26, 08.00 - 16.30 Uhr</v>
       </c>
       <c r="E56" s="58" t="str">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit J+S Anerkennung Skifahren</v>
       </c>
       <c r="F56" s="58">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7.5</v>
       </c>
       <c r="G56" s="58">
         <f>VLOOKUP($A56,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>112.5</v>
       </c>
       <c r="H56" s="58"/>
       <c r="I56" s="58"/>
       <c r="J56" s="58"/>
     </row>
     <row r="57" spans="1:11" ht="19.5" customHeight="1">
       <c r="A57" s="53" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Einführungskurs J+S Skifahren für Lehrpersonen</v>
       </c>
       <c r="D57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Fr 29.1.27 - So 31.1.27, 08.00 - 16.00 Uhr (Achtung: inkl. Übernachtungen)</v>
       </c>
       <c r="E57" s="58" t="str">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit aktiver Erfahrung im Skifahren (siehe skifahrtechnische Anforderungen)</v>
       </c>
       <c r="F57" s="58">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>27</v>
       </c>
       <c r="G57" s="58">
         <f>VLOOKUP($A57,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>405</v>
       </c>
       <c r="H57" s="58"/>
       <c r="I57" s="58"/>
       <c r="J57" s="58"/>
     </row>
     <row r="58" spans="1:11" ht="19.5" customHeight="1">
       <c r="A58" s="53" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="B58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>MF J+S Allround (ehemals Kindersport)</v>
       </c>
       <c r="D58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 3.4.27, 08.30 - 17.30 Uhr</v>
       </c>
       <c r="E58" s="58" t="str">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP mit J+S Anerkennung Allround (Kindersport)</v>
       </c>
       <c r="F58" s="58">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G58" s="58">
         <f>VLOOKUP($A58,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H58" s="58"/>
       <c r="I58" s="58"/>
       <c r="J58" s="58"/>
     </row>
     <row r="59" spans="1:11" ht="19.5" customHeight="1">
       <c r="A59" s="53" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Wenn Kinder- und Jugendchats den Unterricht stören</v>
       </c>
       <c r="D59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 20.1.27, 13.30 - 17.30 Uhr</v>
       </c>
       <c r="E59" s="58" t="str">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3, SEK II, SHP, PmT, SL, Logo, SSA</v>
       </c>
       <c r="F59" s="58">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G59" s="58">
         <f>VLOOKUP($A59,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>60</v>
       </c>
       <c r="H59" s="58"/>
       <c r="I59" s="58"/>
       <c r="J59" s="58"/>
     </row>
     <row r="60" spans="1:11" ht="19.5" customHeight="1">
       <c r="A60" s="53" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="B60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Künstliche Intelligenz – (k)ein Thema für meine Klasse?</v>
       </c>
       <c r="D60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.9., 16.9.26, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E60" s="58" t="str">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2 + 3</v>
       </c>
       <c r="F60" s="58">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>7</v>
       </c>
       <c r="G60" s="58">
         <f>VLOOKUP($A60,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>105</v>
       </c>
       <c r="H60" s="58"/>
       <c r="I60" s="58"/>
       <c r="J60" s="58"/>
     </row>
     <row r="61" spans="1:11" ht="19.5" customHeight="1">
       <c r="A61" s="53" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>4 K’s (21th century skills) und KI</v>
       </c>
       <c r="D61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Do 18.3.27, 17.0 - 20.00 Uhr</v>
       </c>
       <c r="E61" s="58" t="str">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F61" s="58">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G61" s="58">
         <f>VLOOKUP($A61,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>45</v>
       </c>
       <c r="H61" s="58"/>
       <c r="I61" s="58"/>
       <c r="J61" s="58"/>
     </row>
     <row r="62" spans="1:11" ht="19.5" customHeight="1">
       <c r="A62" s="53" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="B62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Umgang mit herausforderndem Verhalten im Schulalltag</v>
       </c>
       <c r="D62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Holkurs</v>
       </c>
       <c r="E62" s="58" t="str">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2, SHP</v>
       </c>
       <c r="F62" s="58">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4.5</v>
       </c>
       <c r="G62" s="58">
         <f>VLOOKUP($A62,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>67.5</v>
       </c>
       <c r="H62" s="58"/>
       <c r="I62" s="58"/>
       <c r="J62" s="58"/>
     </row>
     <row r="63" spans="1:11" ht="19.5" customHeight="1">
       <c r="A63" s="53" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="B63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>UR</v>
       </c>
       <c r="C63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Was ist AD(H)S - Was hilft betroffenen Schülerinnen und Schülern im Unterricht</v>
       </c>
       <c r="D63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Di 23.3.27, 17.30 - 21.00 Uhr</v>
       </c>
       <c r="E63" s="58" t="str">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 - 3, SEK II, SHP</v>
       </c>
       <c r="F63" s="58">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3.5</v>
       </c>
       <c r="G63" s="58">
         <f>VLOOKUP($A63,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>52.5</v>
       </c>
@@ -22535,66 +22535,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="60">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>852</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>853</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>856</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="29.25" customHeight="1">
       <c r="A3" s="80" t="s">
         <v>182</v>
       </c>
       <c r="B3" s="58" t="str">
@@ -23085,435 +23085,435 @@
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Autismus und Normalintelligenz – Verhaltensweisen, Rahmenbedingungen und Fördermassnahmen </v>
       </c>
       <c r="D18" s="58" t="str">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 10.3, 24.3, 21.4, 12.5.27, 13.30 - 17.00 Uhr</v>
       </c>
       <c r="E18" s="58" t="str">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>LP, SL</v>
       </c>
       <c r="F18" s="58">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>14</v>
       </c>
       <c r="G18" s="58">
         <f>VLOOKUP($A18,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>322</v>
       </c>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="79" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="B19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Beurteilen und KI – passt das zusammen?</v>
       </c>
       <c r="D19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Di 16.3.27, 17.00 - 20.00 Uhr</v>
       </c>
       <c r="E19" s="58" t="str">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3, SEK II</v>
       </c>
       <c r="F19" s="58">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G19" s="58">
         <f>VLOOKUP($A19,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>69</v>
       </c>
       <c r="H19" s="58"/>
       <c r="I19" s="58"/>
       <c r="J19" s="58"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="53" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="B20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Mut zu vielfältigeren Beurteilungsanlässen</v>
       </c>
       <c r="D20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 11.11, 14.4.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E20" s="58" t="str">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2</v>
       </c>
       <c r="F20" s="58">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G20" s="58">
         <f>VLOOKUP($A20,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>138</v>
       </c>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
     </row>
     <row r="21" spans="1:10" ht="36.75">
       <c r="A21" s="79" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Unterstützte Kommunikation in Theorie und Praxis (inkl. Einführung in die PORTA-Gebärden)</v>
       </c>
       <c r="D21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Do 10.9, 17.9, 24.9.26, 17.30 - 20.30 Uhr</v>
       </c>
       <c r="E21" s="58" t="str">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1, Z 2, Logo, KA</v>
       </c>
       <c r="F21" s="58">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G21" s="58">
         <f>VLOOKUP($A21,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>207</v>
       </c>
       <c r="H21" s="58"/>
       <c r="I21" s="58"/>
       <c r="J21" s="58"/>
     </row>
     <row r="22" spans="1:10" ht="24.75">
       <c r="A22" s="79" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="B22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Lernwege sichtbar machen – entdecken, verstehen, begleiten</v>
       </c>
       <c r="D22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 28.10, 20.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E22" s="58" t="str">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1 + 2</v>
       </c>
       <c r="F22" s="58">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G22" s="58">
         <f>VLOOKUP($A22,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>138</v>
       </c>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
     </row>
     <row r="23" spans="1:10" ht="36.75">
       <c r="A23" s="79" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="B23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>«TEACCH» für alle – ein Lösungsansatz für den Schulalltag im Individualisierungsdschungel?</v>
       </c>
       <c r="D23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 3.3.27, 13.30 - 16.00 Uhr; Sa 13.3.27, 13.30 - 16.00 Uhr</v>
       </c>
       <c r="E23" s="58" t="str">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 1, IF, SHP</v>
       </c>
       <c r="F23" s="58">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G23" s="58">
         <f>VLOOKUP($A23,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>207</v>
       </c>
       <c r="H23" s="58"/>
       <c r="I23" s="58"/>
       <c r="J23" s="58"/>
     </row>
     <row r="24" spans="1:10" ht="24.75">
       <c r="A24" s="79" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Ready, steady, go! CLIL mit Englisch und Sport</v>
       </c>
       <c r="D24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.2, 12.5.27, 14.00 - 18.00 Uhr</v>
       </c>
       <c r="E24" s="58" t="str">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F24" s="58">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>8</v>
       </c>
       <c r="G24" s="58">
         <f>VLOOKUP($A24,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>184</v>
       </c>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
     </row>
     <row r="25" spans="1:10" ht="24.75">
       <c r="A25" s="79" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="B25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Fransique: Bilinguale Unterrichtseinheiten mit Französisch und Musik (Zyklus 2) </v>
       </c>
       <c r="D25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 2.9, 3.3, 19.5.27, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E25" s="58" t="str">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F25" s="58">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>9</v>
       </c>
       <c r="G25" s="58">
         <f>VLOOKUP($A25,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>207</v>
       </c>
       <c r="H25" s="58"/>
       <c r="I25" s="58"/>
       <c r="J25" s="58"/>
     </row>
     <row r="26" spans="1:10" ht="24.75">
       <c r="A26" s="79" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="B26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Sexualkunde Zyklus 2: Methodisch-didaktische Umsetzungsmöglichkeiten</v>
       </c>
       <c r="D26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 21.10.26, 13.30 - 17.30 Uhr</v>
       </c>
       <c r="E26" s="58" t="str">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 2</v>
       </c>
       <c r="F26" s="58">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>4</v>
       </c>
       <c r="G26" s="58">
         <f>VLOOKUP($A26,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>92</v>
       </c>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
     </row>
     <row r="27" spans="1:10" ht="36.75">
       <c r="A27" s="79" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="B27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Forschen im Klassenzimmer: Versuche zu Denk-, Arbeits- und Handlungsweisen im NT-Unterricht</v>
       </c>
       <c r="D27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 4.11.26,  24.2., 24.3., 2.6.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E27" s="58" t="str">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F27" s="58">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>10</v>
       </c>
       <c r="G27" s="58">
         <f>VLOOKUP($A27,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>230</v>
       </c>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
     </row>
     <row r="28" spans="1:10" ht="24.75">
       <c r="A28" s="79" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="B28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Echt RZG integrativ – Modelle, Wege, Möglichkeiten</v>
       </c>
       <c r="D28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 17.3, 24.3.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E28" s="58" t="str">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F28" s="58">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G28" s="58">
         <f>VLOOKUP($A28,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>138</v>
       </c>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
     </row>
     <row r="29" spans="1:10" ht="36.75">
       <c r="A29" s="79" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="B29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v xml:space="preserve">Niveaugemischter WAH-Unterricht </v>
       </c>
       <c r="D29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Sa 31.10.26, 09.00 - 16.00 Uhr; Mo 16.11.,18.00 - 19.30 Uhr; Di 24.11.26, 18.00 - 19.30 Uhr; Mi 13.1.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E29" s="58" t="str">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F29" s="58">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>10.5</v>
       </c>
       <c r="G29" s="58">
         <f>VLOOKUP($A29,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>241.5</v>
       </c>
       <c r="H29" s="58"/>
       <c r="I29" s="58"/>
       <c r="J29" s="58"/>
     </row>
     <row r="30" spans="1:10" ht="24.75">
       <c r="A30" s="79" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="B30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>LU</v>
       </c>
       <c r="C30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Sexualkunde Zyklus 3: Methodisch didaktische Umsetzungsmöglichkeiten</v>
       </c>
       <c r="D30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 4.11.26, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E30" s="58" t="str">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>Z 3</v>
       </c>
       <c r="F30" s="58">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G30" s="58">
         <f>VLOOKUP($A30,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>69</v>
       </c>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="79" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="B31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="C31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="D31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="E31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="F31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>#N/A</v>
       </c>
       <c r="G31" s="58" t="e">
         <f>VLOOKUP($A31,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>#N/A</v>
       </c>
@@ -23607,66 +23607,66 @@
       <c r="G1" s="122"/>
       <c r="H1" s="124">
         <v>2</v>
       </c>
       <c r="I1" s="124">
         <v>3</v>
       </c>
       <c r="J1" s="124">
         <v>4</v>
       </c>
       <c r="K1" s="124">
         <v>5</v>
       </c>
       <c r="L1" s="124">
         <v>6</v>
       </c>
       <c r="M1" s="125">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="36">
       <c r="A2" s="85" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="28" t="s">
+        <v>852</v>
+      </c>
+      <c r="C2" s="28" t="s">
         <v>853</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="28" t="s">
         <v>854</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="E2" s="28" t="s">
         <v>855</v>
       </c>
-      <c r="E2" s="28" t="s">
+      <c r="F2" s="29" t="s">
         <v>856</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="156" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="H2" s="75" t="s">
         <v>67</v>
       </c>
       <c r="I2" s="76" t="s">
         <v>68</v>
       </c>
       <c r="J2" s="76" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="76" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="74" t="s">
         <v>69</v>
       </c>
       <c r="M2" s="123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="48">
       <c r="A3" s="112" t="s">
         <v>185</v>
       </c>
       <c r="B3" s="58" t="str">
@@ -23937,83 +23937,83 @@
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Wie sieht kompetenzorientierter Mathematikunterricht im Kindergarten aus?</v>
       </c>
       <c r="D11" s="58" t="str">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 23.9, 21.10.26, 13.30 - 16.30 Uhr</v>
       </c>
       <c r="E11" s="58" t="str">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>KG</v>
       </c>
       <c r="F11" s="58">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>6</v>
       </c>
       <c r="G11" s="58">
         <f>VLOOKUP($A11,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>132</v>
       </c>
       <c r="H11" s="58"/>
       <c r="I11" s="58"/>
       <c r="J11" s="58"/>
     </row>
     <row r="12" spans="1:13" ht="24.75">
       <c r="A12" s="129" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="B12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>SZ</v>
       </c>
       <c r="C12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Gesund bleiben als Schulleitung</v>
       </c>
       <c r="D12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 7.4.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E12" s="58" t="str">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>SL</v>
       </c>
       <c r="F12" s="58">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G12" s="58">
         <f>VLOOKUP($A12,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>66</v>
       </c>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
     </row>
     <row r="13" spans="1:13" ht="36.75">
       <c r="A13" s="129" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="B13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,H$1,0)</f>
         <v>SZ</v>
       </c>
       <c r="C13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,I$1,0)</f>
         <v>Schule sichtbar machen! Profilbildende Öffentlichkeitsarbeit</v>
       </c>
       <c r="D13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,J$1,0)</f>
         <v>Mi 24.3.27, 14.00 - 17.00 Uhr</v>
       </c>
       <c r="E13" s="58" t="str">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,K$1,0)</f>
         <v>SL</v>
       </c>
       <c r="F13" s="58">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,L$1,0)</f>
         <v>3</v>
       </c>
       <c r="G13" s="58">
         <f>VLOOKUP($A13,'Kursliste gesamt'!$A$9:$G$480,M$1,0)</f>
         <v>66</v>
       </c>